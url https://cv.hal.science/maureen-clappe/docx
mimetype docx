--- v0 (2026-03-11)
+++ v1 (2026-04-05)
@@ -1006,303 +1006,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interprètes exilés en association : des bénévoles en quête de ressources et de légitimation</w:t>
+                <w:t xml:space="preserve">Volunteer interpreters in association: intermediary’s actors in the implementation of asylum policies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT35 - Sociologie du monde associatif - 8ème Congrès de l'Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Povence, France</w:t>
+              <w:t xml:space="preserve">T06P06 - Politics of Street-Level Organizations: Between Market, Mobilizations and the State - 4th Edition of the International Conference on Public Policy (ICPP4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292062v1</w:t>
+                <w:t xml:space="preserve">hal-02292059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volunteer interpreters in association: intermediary’s actors in the implementation of asylum policies?</w:t>
+                <w:t xml:space="preserve">Les interprètes exilés en association : des bénévoles en quête de ressources et de légitimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">T06P06 - Politics of Street-Level Organizations: Between Market, Mobilizations and the State - 4th Edition of the International Conference on Public Policy (ICPP4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">RT35 - Sociologie du monde associatif - 8ème Congrès de l'Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Povence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292059v1</w:t>
+                <w:t xml:space="preserve">hal-02292062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des interprètes bénévoles en association</w:t>
+                <w:t xml:space="preserve">Au-delà des guichets de l’asile : le rôle des « acteurs intermédiaires » et leurs processus de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral ANR Liminal, INALCO, Médiation et représentation. Comment faire entendre la voix des exilés ?, organisé par Yasmine Bouagga (CNRS- ENS Triangle)</w:t>
+              <w:t xml:space="preserve">Séminaire "Filmer les guichets de l'immigration", EHESS, organisé par Nasiha Aboubeker et Céline Véniat (EHESS - CEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073015v1</w:t>
+                <w:t xml:space="preserve">hal-02073004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des guichets de l’asile : le rôle des « acteurs intermédiaires » et leurs processus de médiation</w:t>
+                <w:t xml:space="preserve">Le rôle des interprètes bénévoles en association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Filmer les guichets de l'immigration", EHESS, organisé par Nasiha Aboubeker et Céline Véniat (EHESS - CEMS)</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral ANR Liminal, INALCO, Médiation et représentation. Comment faire entendre la voix des exilés ?, organisé par Yasmine Bouagga (CNRS- ENS Triangle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073004v1</w:t>
+                <w:t xml:space="preserve">hal-02073015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interprètes bénévoles en milieu associatif : des « acteurs intermédiaires » de la mise en œuvre des politiques d’asile ?</w:t>
               </w:r>
@@ -1886,51 +1886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clappe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9593" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.712.0279" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066089ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04637183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01298837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clappe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9593" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.712.0279" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066089ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073015v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04637183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01298837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>