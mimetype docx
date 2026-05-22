--- v1 (2026-04-05)
+++ v2 (2026-05-22)
@@ -72,647 +72,716 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et soutenir les enseignants dans leur accompagnement d’élèves orphelins</w:t>
+                <w:t xml:space="preserve">Ce qu'interpréter veut dire : de la traduction à la fabrique des récits de demande d'asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bailly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026/1 (52), pp.75-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281389v1</w:t>
+                <w:t xml:space="preserve">hal-05599881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Paté, Minorité en errance. L’épreuve de l’évaluation des mineurs non accompagnés, Rennes : Presses Universitaires de Rennes, 2023, coll. « Le sens social », 283 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comprendre et soutenir les enseignants dans leur accompagnement d’élèves orphelins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Guillalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04637189v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akoka (Karen) - L’asile et l’exil. Une histoire de la distinction réfugiés/migrants. - Paris, La Découverte, 2020. 360 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Noémie Paté, Minorité en errance. L’épreuve de l’évaluation des mineurs non accompagnés, Rennes : Presses Universitaires de Rennes, 2023, coll. « Le sens social », 283 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275485v1</w:t>
+                <w:t xml:space="preserve">hal-04637189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager bénévolement pour les papiers. La mise au travail associatif des interprètes de l’asile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Akoka (Karen) - L’asile et l’exil. Une histoire de la distinction réfugiés/migrants. - Paris, La Découverte, 2020. 360 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.18380⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (2), pp.279-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.712.0279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03504339v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volunteering for Legal Status. Putting Asylum System Interpreters to Work in the Non-profit Sector [English Version]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">S’engager bénévolement pour les papiers. La mise au travail associatif des interprètes de l’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Travail et migrations, 37 (1-2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.20849⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 37 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.18380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056414v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter les récits de demande d’asile : une perspective légitimiste et militante du statut de réfugié</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Volunteering for Legal Status. Putting Asylum System Interpreters to Work in the Non-profit Sector [English Version]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1066089ar⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Travail et migrations, 37 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.20849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400074v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interpréter les récits de demande d’asile : une perspective légitimiste et militante du statut de réfugié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Clappe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83, pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1066089ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les portes de la nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -722,719 +791,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner la morale par l'exemple. Les interprètes de la demande d'asile et l'administration du mérite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabiliser les gouverné·es : production, diffusion et critique d’une norme d’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprète, un nouvel acteur des politiques d’asile ? Sociohistoire d’une profession inachevée à l’OFPRA de 1952 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’axe « Travail &amp; Migrations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Convergences Migrations, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire et traduire l'asile. Le récit de demande d’asile, une technologie individualisante du pouvoir au service d’un gouvernement des publics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Gouverner les corps et les conduites"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, ENS Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bénéficiaires bénévoles : le travail des demandeurs d’asile en association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude organisée par l'Institut Convergences Migrations et l'Université de Lausanne (Suisse) "Bénévoles exilé.e.s : La mise au travail des migrant.e.s dans et par le champ associatif et humanitaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volunteer interpreters in association: intermediary’s actors in the implementation of asylum policies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les interprètes exilés en association : des bénévoles en quête de ressources et de légitimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">T06P06 - Politics of Street-Level Organizations: Between Market, Mobilizations and the State - 4th Edition of the International Conference on Public Policy (ICPP4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">RT35 - Sociologie du monde associatif - 8ème Congrès de l'Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Povence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292059v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interprètes exilés en association : des bénévoles en quête de ressources et de légitimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Volunteer interpreters in association: intermediary’s actors in the implementation of asylum policies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT35 - Sociologie du monde associatif - 8ème Congrès de l'Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Povence, France</w:t>
+              <w:t xml:space="preserve">T06P06 - Politics of Street-Level Organizations: Between Market, Mobilizations and the State - 4th Edition of the International Conference on Public Policy (ICPP4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292062v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des guichets de l’asile : le rôle des « acteurs intermédiaires » et leurs processus de médiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le rôle des interprètes bénévoles en association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Filmer les guichets de l'immigration", EHESS, organisé par Nasiha Aboubeker et Céline Véniat (EHESS - CEMS)</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral ANR Liminal, INALCO, Médiation et représentation. Comment faire entendre la voix des exilés ?, organisé par Yasmine Bouagga (CNRS- ENS Triangle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073004v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des interprètes bénévoles en association</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Au-delà des guichets de l’asile : le rôle des « acteurs intermédiaires » et leurs processus de médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral ANR Liminal, INALCO, Médiation et représentation. Comment faire entendre la voix des exilés ?, organisé par Yasmine Bouagga (CNRS- ENS Triangle)</w:t>
+              <w:t xml:space="preserve">Séminaire "Filmer les guichets de l'immigration", EHESS, organisé par Nasiha Aboubeker et Céline Véniat (EHESS - CEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073015v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interprètes bénévoles en milieu associatif : des « acteurs intermédiaires » de la mise en œuvre des politiques d’asile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Jeune recherche, Sciences Po Grenoble, PACTE, discuté par Ouassim Hamzaoui (Université d'Avignon et des pays du Vaucluse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière du demandeur d’asile : l’apprentissage du système associatif comme stratégie de « débrouille »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ST 51 « Les publics précaires dans les associations », XIVème Congrès de l'AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1444,91 +1513,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final OCIRP. Enquête sur le guide « Etre orphelin à l’école : mieux comprendre pour mieux accompagner »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences Po Grenoble; Université grenoble Alpes; Pacte; Fondation OCIRP (Paris). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1538,100 +1607,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux corps de l'interprète. Sociologie de l'interprétariat dans les politiques d'asile en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Grenoble - Alpes; Sciences po Grenoble, Pacte, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04637183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1641,105 +1710,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien ou contestation du dispositif de l'asile ? La fabrique du consensus entre les demandeurs d'asile et les acteurs associatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01298837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1886,51 +1955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clappe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9593" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.712.0279" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066089ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073015v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04637183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01298837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clappe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281389v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9593" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.712.0279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18380" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20849" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066089ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073015v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04637183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01298837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>