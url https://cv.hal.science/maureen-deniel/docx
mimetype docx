--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -639,563 +639,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total phenolic content and biological activities of enzymatic extracts from Sargassum muticum (Yendo) Fensholt</w:t>
+                <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on Posidonia oceanica epiphytic community composition and mineralogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Puspita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maureen Déniel</w:t>
+                <w:t xml:space="preserve">T. E. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ita Widowati</w:t>
+                <w:t xml:space="preserve">M. Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocky Karna Radjasa</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Douzenel</w:t>
+                <w:t xml:space="preserve">M. Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-017-1086-6⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (5), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-017-3136-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115032v1</w:t>
+                <w:t xml:space="preserve">hal-01520318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variation of Sargassum Muticum Biochemical Composition Determined by Fourier Transform Infra-Red Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Antioxidant and antibacterial activity of solid-liquid and enzyme-assisted extraction of phenolic compound from three species of tropical Sargassum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puspita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Douzenel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t>
+                <w:t xml:space="preserve">M. Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bedoux</w:t>
+                <w:t xml:space="preserve">I. Widowati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Radjasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Douzenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical, Bioanalytical and Separation Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15436/2476-1869.17.1555⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.012057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/55/1/012057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614736v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and antibacterial activity of solid-liquid and enzyme-assisted extraction of phenolic compound from three species of tropical Sargassum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Seasonal Variation of Sargassum Muticum Biochemical Composition Determined by Fourier Transform Infra-Red Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puspita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Radjasa</w:t>
+                <w:t xml:space="preserve">Philippe Douzenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Douzenel</w:t>
+                <w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bedoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/55/1/012057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical, Bioanalytical and Separation Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, JABST, 2 (1), pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15436/2476-1869.17.1555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115049v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on Posidonia oceanica epiphytic community composition and mineralogy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total phenolic content and biological activities of enzymatic extracts from Sargassum muticum (Yendo) Fensholt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nash</w:t>
+                <w:t xml:space="preserve">Maya Puspita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Déniel</w:t>
+                <w:t xml:space="preserve">Ita Widowati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Legrand</w:t>
+                <w:t xml:space="preserve">Ocky Karna Radjasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Douzenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 164 (5), pp.103. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.2521-2537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-017-3136-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10811-017-1086-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520318v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1226,90 +1226,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the biochemical composition of proliferative macroalgae by IR spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Puspita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Douzenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
@@ -1610,51 +1610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D&#233;niel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Errien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02683-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zanella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02318758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105311" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan Nair" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN01005F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Puspita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Widowati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocky Karna Radjasa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1086-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puspita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2476-1869.17.1555" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Widowati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Radjasa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douzenel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/55/1/012057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cox" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nash" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3136-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02928966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LEMA1012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D&#233;niel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Errien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02683-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zanella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02318758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105311" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan Nair" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN01005F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cox" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nash" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3136-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puspita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Widowati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Radjasa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douzenel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/55/1/012057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2476-1869.17.1555" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115032v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Puspita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Widowati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocky Karna Radjasa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1086-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02928966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LEMA1012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>