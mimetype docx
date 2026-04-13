--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,142 +234,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution to the mapping of ancient watercourses of the Uruk – Larsa region (Southern Mesopotamia, Iraq) through remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Le Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.104021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préhistoire de l’archipel de Saint-Pierre et Miquelon : les occupations humaines de l’Anse-à-Henry à l’épreuve de l’érosion littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réginald Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Le Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (2), pp.348-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -379,387 +483,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MuDUD. Historical Investigation of AlUla Old Town — Multiscalar Documentation for Urban Dynamics. Scientific Report 2021 - Work Package 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanadi Abokadejah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Albesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archaïos. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MuDUD. Historical Investigation of AlUla Old Town — Multiscalar Documentation for Urban Dynamics. Scientific Report 2021 - Work Packages 1 and 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Le Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaïos. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de l’Anse-à-Henry, Saint-Pierre, Saint-Pierre et Miquelon, Rapport final d’opération de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reginald Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS; Université de Rennes 1; Université Laval (Québec, Canada). 2020, 169 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -769,171 +873,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarcheology and Prehistory of the St Pierre and Miquelon archipelago: theoretical issues, methods and preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reginald Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borthaire Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Le Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grégor Marchand; Pierre Stéphan; Yvan Pailler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigate the shore, sounding the past : methods and practices of maritime prehistory / Explorer la côte, sonder le passé : méthodes et pratiques de la préhistoire maritime. Actes de la séance de la Société préhistorique française de Brest (décembre 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-90, 2023, Séances de la Société préhistorique française, 19, 978-2-913745-92-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -943,117 +1047,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation en ligne des données de : L'Anse à Henry (Pré-Inuit) avec l'application web archeoViz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">archeoViz platform maintainers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Le Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1063,275 +1167,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Projet Archéologique de l’Archipel de Saint-Pierre et Miquelon : lignes de force et bilan d’étape 2018-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reginald Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Le Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Archéologique de l’Ouest « En regardant la mer » : actualité des recherches archéologiques littorales et marines d’Europe et au-delà.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReAAH, Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarcheology and Prehistory of the Saint-Pierre-et-Miquelon archipelago: theoretical issues, methods and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reginald Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borthaire Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Le Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Webinar « Investigate the shore, sound the past: new methods and practices in maritime prehistory »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1341,153 +1445,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Spectroscopie Infrarouge révèle l’origine des sédiments de la plaine de Jalès (Berrias, Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Le Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/bd0o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1634,51 +1738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02903723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Vernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Khan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Abokadejah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dhaou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03908304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borthaire C&#233;dric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57837/accEs-libre-seance-19-investigate-the-shore-sounding-the-past.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd0o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02903723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Vernet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Abokadejah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dhaou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03908304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borthaire C&#233;dric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57837/accEs-libre-seance-19-investigate-the-shore-sounding-the-past.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd0o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>