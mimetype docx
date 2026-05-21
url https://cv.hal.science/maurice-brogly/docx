--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -3754,545 +3754,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of PDMS based block copolymers : relevance to thermal and surface patterning properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of abrasion and friction on the chemical composition of rubber-based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Linck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bistac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th World Chemistry Congress – IUPAC 2013 (2013-08-11 au 2013-08-16: Istanbul, Turquie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">International Rubber Conference – IRC 2013 (2013-03-20 au 2013-03-22: Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406884v1</w:t>
+                <w:t xml:space="preserve">hal-04360789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of abrasion and friction on the chemical composition of rubber-based composites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revêtements et collage dans le domaine du transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rubber Conference – IRC 2013 (2013-03-20 au 2013-03-22: Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Communication à la conférence « ConectInnov » (2013-05-23: Mulhouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360789v1</w:t>
+                <w:t xml:space="preserve">hal-04406933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements et collage dans le domaine du transport</w:t>
+                <w:t xml:space="preserve">Adsorption and structuration of adhesion promoters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication à la conférence « ConectInnov » (2013-05-23: Mulhouse, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Centre de Recherche Public Henri Tudor (2013-10-18: Luxembourg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406933v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and structuration of adhesion promoters</w:t>
+                <w:t xml:space="preserve">Synthesis of PDMS based block copolymers : relevance to thermal and surface patterning properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bistac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre de Recherche Public Henri Tudor (2013-10-18: Luxembourg)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">44th World Chemistry Congress – IUPAC 2013 (2013-08-11 au 2013-08-16: Istanbul, Turquie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494964v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular level investigation of adhesion promoters adsorption at interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallinity modification of adsorbed PE-b-PEG diblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bistac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international conference on structural adhesive bonding AB2013 ( 2013-07-04 au 2013-07-05: Porto, Portugal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.37-38</w:t>
+              <w:t xml:space="preserve">13th Biennial Bayreuth Polymer Symposium (2013-09-15 au 2013-09-17: Bayreuth, Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406938v1</w:t>
+                <w:t xml:space="preserve">hal-04354722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallinity modification of adsorbed PE-b-PEG diblock copolymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A molecular level investigation of adhesion promoters adsorption at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Biennial Bayreuth Polymer Symposium (2013-09-15 au 2013-09-17: Bayreuth, Allemagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">2nd international conference on structural adhesive bonding AB2013 ( 2013-07-04 au 2013-07-05: Porto, Portugal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354722v1</w:t>
+                <w:t xml:space="preserve">hal-04406938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallinity modification in Polyethylene-b-Polyethylene glycol diblock copolymers adsorbed on chemically grafted substrates</w:t>
               </w:r>
@@ -4587,493 +4587,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-adhesion and nano-friction surface properties of biopolymer films</w:t>
+                <w:t xml:space="preserve">Les nanomatériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bistac-Brogly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EuChems Chemistry Congress (2012-08-26 au 2012-08-30: Prague, République Tchèque)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conférence « Carrefour Qualité Performance » du MFQ. (2012-11-08: Colmar, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381047v1</w:t>
+                <w:t xml:space="preserve">hal-04381020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale adhesion release properties of PDMS networks investigated by atomic force spectroscopy</w:t>
+                <w:t xml:space="preserve">Le collage structural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Networks 2012 (2012-08-12 au 2012-08-16: Jackson Hole (WY), USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Jackson Hole (WY), United States</w:t>
+              <w:t xml:space="preserve">Journée technologique sur le collage structural (2012-03-15: Mulhouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381037v1</w:t>
+                <w:t xml:space="preserve">hal-04381019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nanomatériaux</w:t>
+                <w:t xml:space="preserve">Spectroscopies FTIR et microscopies à sonde locale : Techniques de choix pour l’étude des revêtements, couches minces, surfaces et interfaces polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Carrefour Qualité Performance » du MFQ. (2012-11-08: Colmar, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Colmar, France</w:t>
+              <w:t xml:space="preserve">Journée Alsace Métrologie (2012-10-04: Mulhouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381020v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le collage structural</w:t>
+                <w:t xml:space="preserve">Matériaux bio-inspirés : concepts et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technologique sur le collage structural (2012-03-15: Mulhouse, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Université de Haute Alsace, Laboratoire MIPS (EA 2332) (2012-11-17: Mulhouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381019v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopies FTIR et microscopies à sonde locale : Techniques de choix pour l’étude des revêtements, couches minces, surfaces et interfaces polymères</w:t>
+                <w:t xml:space="preserve">Nanoscale adhesion release properties of PDMS networks investigated by atomic force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Alsace Métrologie (2012-10-04: Mulhouse, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Polymer Networks 2012 (2012-08-12 au 2012-08-16: Jackson Hole (WY), USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Jackson Hole (WY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398932v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux bio-inspirés : concepts et applications</w:t>
+                <w:t xml:space="preserve">Nano-adhesion and nano-friction surface properties of biopolymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bistac-Brogly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Haute Alsace, Laboratoire MIPS (EA 2332) (2012-11-17: Mulhouse, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">4th EuChems Chemistry Congress (2012-08-26 au 2012-08-30: Prague, République Tchèque)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381014v1</w:t>
+                <w:t xml:space="preserve">hal-04381047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts et méthodes pour appréhender les phénomènes d’adhésion et de collage</w:t>
               </w:r>
@@ -5122,208 +5122,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux techniques vibrationnelles dédiées à l’étude des revêtements, couches minces, surfaces et interfaces</w:t>
+                <w:t xml:space="preserve">Le biomimétisme : nouveaux matériaux inspirés de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes Journées du Groupe Français de Spectroscopie Vibrationnelle (GFSV) (2012-06-06 au 2012-06-08: Bordeaux, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4, Trinationaler Schülerkongress der Naturwissenschaften und Technik (2012-01-19 au 2012-01-20: Fribourg, Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Fribourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380989v1</w:t>
+                <w:t xml:space="preserve">hal-04381017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biomimétisme : nouveaux matériaux inspirés de la nature</w:t>
+                <w:t xml:space="preserve">Introduction aux techniques vibrationnelles dédiées à l’étude des revêtements, couches minces, surfaces et interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4, Trinationaler Schülerkongress der Naturwissenschaften und Technik (2012-01-19 au 2012-01-20: Fribourg, Allemagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Fribourg, France</w:t>
+              <w:t xml:space="preserve">XVIIIèmes Journées du Groupe Français de Spectroscopie Vibrationnelle (GFSV) (2012-06-06 au 2012-06-08: Bordeaux, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381017v1</w:t>
+                <w:t xml:space="preserve">hal-04380989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New PDMS-b-PCL and PCL-b-PDMS-b-PCL block copolymers for surface micro-patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brogly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bistac-Brogly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7638,51 +7638,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1817C94A"/>
+    <w:nsid w:val="887AAD22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7869,51 +7869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurice-brogly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7191-2371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brogly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bindel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16091244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fahs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces7030043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vesinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Giampaoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cavodeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pedrollo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2018.1556100" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Linck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mruk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zielinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac-Brogly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85952" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.829" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chagnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2013.04.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ74NTL0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Elzein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Elhiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.757521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/13-07073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Ni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dietlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kitzmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.08.030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWH7MV71-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Calvez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2012.648067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.10.071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02H8R1M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZH2VBZR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aymonier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castelein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brogly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00701-X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FW78R0Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schultz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937235" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Privas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gajendran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398945v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limaiem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez-Bayon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360777v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Linck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mruk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Zielinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389721v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Privas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Limaiem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalenz-Bayon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fischer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alzina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lauer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Awada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Noel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380989v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381029v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474149v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Poly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266569v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. No&#235;l" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fischer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005253v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chagnon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brogly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670991v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monteau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#235;del" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua-Priol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laude" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354755v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406939v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Prost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381043v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b13897-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-25414-7_9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25414-7_9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MQ7KQHMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007/978-3-642-01169-6_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01169-6_3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-27CFL3NK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurice-brogly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7191-2371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brogly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bindel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16091244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fahs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces7030043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vesinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Giampaoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cavodeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pedrollo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2018.1556100" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Linck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mruk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zielinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac-Brogly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85952" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.829" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chagnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2013.04.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ74NTL0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Elzein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Elhiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.757521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/13-07073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Ni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dietlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kitzmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.08.030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWH7MV71-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Calvez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2012.648067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.10.071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02H8R1M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZH2VBZR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aymonier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castelein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brogly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00701-X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FW78R0Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schultz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937235" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Privas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gajendran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398945v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limaiem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez-Bayon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360777v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Linck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mruk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Zielinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389721v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Privas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Limaiem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalenz-Bayon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fischer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alzina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398932v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Awada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Noel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381029v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474149v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Poly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266569v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. No&#235;l" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fischer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005253v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chagnon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brogly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670991v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monteau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#235;del" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua-Priol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laude" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354755v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406939v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Prost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381043v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b13897-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-25414-7_9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25414-7_9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MQ7KQHMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007/978-3-642-01169-6_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01169-6_3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-27CFL3NK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>