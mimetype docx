--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -343,3618 +343,3618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03700125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Test, Test, Test!’: Scarcity, Tinkering, and Testing Policy Early in the COVID-19 Epidemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine Anthropology Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17157/mat.8.2.5116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les félicités du capital en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La santé, miroir des sociétés, 26, pp.127-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.026.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03464016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Testing COVID-19 in Brazil: fragmented efforts and challenges to expand diagnostic capacity at the Brazilian Unified National Health System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kameda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mady Malheiros Barbeitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosângela Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Löwy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Dias De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Saúde Pública</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (3), pp.e00277420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0102-311x00277420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03466212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituer des alternatives en termes de production publique pour les technologies de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid 19 et biens communs mondiaux : nouvelles actions pour transférer les technologies et suspendre les droits intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 426, pp.55-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03453764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Bien Public Mondial aux revendications de suspension des brevets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03188169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte---rendu d'ouvrage : Gabriel Galvez-­‐‑Behar, Posséder la Science. La propriété scientifique au temps du capitalisme industriel, Éditions de l’EHESS, 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03484167v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid 19 et biens communs mondiaux : les enjeux d'une nouvelle géographie de la production des vaccins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.10-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354655v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituer les vaccins contre la Covid-19 comme des biens communs mondiaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'enseignement supérieur et la recherche au temps du Coronavirus, 420-421, pp.57-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03119260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Value regimes and pricing in the pharmaceutical industry: financial capital inflation (hepatitis C) versus innovation and production capital savings for malaria medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioSocieties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03090533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin du partage ? Les capitalismes de la copie face au capitalisme de la rente globale : une nouvelle géographie des industries de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des politiques pharmaceutiques nationales à l’épreuve des programmes de santé globale. L’approvisionnement des médicaments contre le paludisme au Bénin et au Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pourraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Baxerres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48-49, pp.169 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropodev.706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A incorporação do teste diagnóstico baseado na amplificação de ácidos nucleicos (NAT) para triagem de sangue no SUS: arranjos tecnológicos para a nacionalização do “NAT brasileiro”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kameda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHYSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.e280108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s0103-73312018280108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente-cinq ans d’anthropologie du médicament en Afrique : retour sur l’étude des marchés informels, des hôpitaux et des usages pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Baxerres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour Suprême libère les gènes Justifications économiques et juridiques. Impacts sur l'innovation et l'offre de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153102000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une économie morale des gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 441, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Access to Medicines in Developing Countries: Ethical Demands and Moral Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developing World Bioethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.ii - viii. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dewb.12066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NATIONALISER L'EFAVIRENZ : LICENCE OBLIGATOIRE, INVENTION COLLECTIVE ET NEO-DEVELOPPEMENTISME AU BRESIL (2001-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01956784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un juge fédéral et le gouvernement des États-Unis interviennent contre la brevetabilité des gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (6-7), pp.662 - 666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2011276020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevets de médicament, luttes pour l'accès et intérêt public au Brésil et en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation : Cahiers d'économie de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (Propriété intellectuelle et innovation dans la concurrence globale), pp.109-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00683131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloge de la copie : le reverse engineering (1) des antirétroviraux contre le VIH/sida dans les laboratoires pharmaceutiques brésiliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (3), pp.77-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2009.0304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2009.0301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence de nouveaux « communs » dans les sciences de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La Bioéquité. Batailles autour du partage du vivant. collection Frontières</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Patenting in the public interest:’ administration of insulin patents by the University of Toronto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.153 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07341510701810948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevets pharmaceutiques et accès aux médicaments : inventer de nouvelles solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technology review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.58-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02021483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Producing, Controlling and Stabilizing Pasteur's Anthrax Vaccine: Creating a New Industry and a Health Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (2), pp.253-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BREVETS ET SOCIOLOGIE DU DROIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patents and public health in France. Pharmaceutical patent law in‐the‐making at the patent office between the two world wars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.135 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07341510701810930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patenting for the Public Interest': Administration of Insulin Patents by the University of Toronto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01956886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patents and Public Health in France Pharmaceutical Patent Law in-the-making at the Patent Office between the two World Wars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01956878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intellectual Property and Public Health: copying of HIV/Aids drugs by Brazilian public and private pharmaceutical laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RECIIS – Revista Eletrônica de Comunicação, Informação &amp; Inovação em Saúde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3395/reciis.v1i1.38en⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délimiter le marché de la santé et faire le droit du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°120, pp.155 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.3253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un effet pervers du brevetage des gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 341, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New ‘enclosures’ and the creation of new ‘common rights’ in the genome and in software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary European History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opposition contre les brevets de Myriad Genetics en Europe et leur révocation totale ou partielle en Europe. Premiers enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriation and commercialization of the Pasteur anthrax vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in History and Philosophy of Science Part C: Studies in History and Philosophy of Biological and Biomedical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (4), pp.722 - 742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.shpsc.2005.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration de la science et du marché et les enjeux de propriété intellectuelle dans la recherche génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Marxistes (Bruxelles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevets pharmaceutiques et santé publique en France : oppositions et dispositifs d'appropriation des médicaments entre 1791 et 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien privé, bien collectif et bien public à l'âge de la génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 171, p. 95 à 110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01893990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété industrielle et santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 270 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.270.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01893992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations entre secteurs public et privé dans la recherche sur le génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.26-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche, médecine et marché : la génétique du cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03475186v1</w:t>
-[...51 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 18 (4), pp.29 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/sosan.2000.1504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation de la propriété intellectuelle dans les consortiums de recherche : les types de solutions élaborées par les chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Berlivet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et appropriation dans le domaine des biotechnologies. Quelques remarques sur l'évolution récente des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...3262 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 16 (88), pp.107 - 121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4314,103 +4314,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarcity, Tinkering, and Covid-19 Testing Policy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beaudevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rayapoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Exploratory Webinar ‘Testing, contact tracing and isolation policies in Covid-19: national experiences and international norms’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France</w:t>
@@ -4791,50 +4791,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01970632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PROPRIETE INTELLECTUELLE ET SANTE PUBLIQUE : LA COPIE DES ANTIRETROVIRAUX CONTRE LE VIH/SIDA DANS LES LABORATOIRES PHARMACEUTIQUES BRESILIENS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International sur la chaîne du Médicament</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intellectual Property and Public Health : Copying of HIV/Aids drugs by Brazilian public and private pharmaceutical laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4843,277 +4925,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Policy and Intellectual Property Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Saint Jacques de Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01970631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété intellectuelle et réseaux scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'Amélioration des Plantes, continuités et ruptures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Montpellier, France. pp.149-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00849003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patents and public health: European opposition to the Myriad breast cancer patent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Policy and Intellectual Property</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01964822v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00849003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété intellectuelle et réseaux scientifiques</w:t>
               </w:r>
@@ -5734,3094 +5734,3094 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rationaliser les marchés de médicaments dans les Suds : réinventer et développer l'usage des médicaments essentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Baxerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds. Entre régulations locales et globales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 5 : Une nouvelle géographie des médicaments : les trajectoires des thérapies à base d'artémisinine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds. Entre régulations locales et globales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationaliser les marchés de médicaments dans les Suds : réinventer et développer l'usage des médicaments essentiels : conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Baxerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.289-305, 2022, Synthèses, 978-2-7099-2950-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire des vaccins des biens communs mondiaux ? Entre licences volontaires et licences obligatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise pandémique. Dangers et opportunités d'innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782304052558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03883209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le façonnement historique des marchés pharmaceutiques dans les Suds et leurs régulations multiples : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Baxerres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.17-28, 2022, Synthèses, 978-2-7099-2950-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rationaliser les marchés de médicaments dans les Suds : réinventer et développer l'usage des médicaments essentiels</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new geography of pharmaceuticals : Trajectories of artemisinin-based medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Rationalizing drug markets in the Global South: re-making medicines essential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Baxerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds. Entre régulations locales et globales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Understanding Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Pharmaceutical markets in the Global South: shaped by history and multiple regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Baxerres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9782304052558</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulating the copy drug market in Brazil : Testing Generics and Similar Medicines (1999 to 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Andrea Loyola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurice Cassier, Marilena Correa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Innovation and Social Justice in Brazil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, p 241-275, 2019, 978-3-319-76833-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">M. Cassier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03975626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A consortium in times of crisis: producing Brazilian sofosbuvir? (2014--2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurice Cassier, Marilena Correa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Innovation and Social Justice in Brazil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, p 135-150, 2019, 978-3-319-76833-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76834-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03975604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalizing efavirenz : compulsory licence, collective invention and neo--developmentalism in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cassier Maurice, Correa Marilena. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Innovation and Social Justice in Brazil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, p 59-90, 2019, 978-3-319-76833-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76834-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maurice Cassier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03975575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système d'innovation en stimulation cérébrale profonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Aranzazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, In press</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stimulation cérébrale profonde. De l'innovation au soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hermann, p 81-104, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Carine Baxerres</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03975550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virus et communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Biens Communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le communisme de la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Biens Communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02023991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médicament et communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Biens Communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02023996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consortiums et Communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Biens Communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La globalisation des techniques par la voie de la copie : droit à la santé et reverse engineering des médicaments au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, In press</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Hilaire-Pérez; L. Zakharova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les techniques et la globalisation au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.247-265, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Baxerres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du médicament informel au médicament libéralisé : une anthropologie du médicament pharmaceutique au Bénin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.1-5, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patents and Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Wiley Blackwell Encyclopedia of Health, Illness, Behavior, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02165455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmaceutical Patent Law In-the-Making: Opposition and legal action by states, citizens and generics laboratories in Brazil and India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making Drugs, Ways of Regulating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02165451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science et brevets au tournant du 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Pestre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie Science et Démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'INNOVATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé publique, état des savoirs, sous la direction de D. Fassin et B. Hauray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saude Publica, ciencia e industria : os programas industriais de copia de medicamentos contra Aids em laboratorios farmaceuticos brasileiros e a politica de acesso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Correa; M. Cassier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aids e Sande Publica : contribuçoes à reflexao sobre uma nova economica politica do medicamento no Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UERJ (Université de l’Etat de Rio de Janeiro), pp.141-176, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLU EPIDEMICS, KNOWLEDGE SHARING, AND INTELLECTUAL PROPERTY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Influenza and Public Health : Learning from Past Pandemics, Edited by Tamara Giles-Vernick and Susan Cradock, Earthcan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02165461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pasteur's Patents : Agri-Food Biotechnologies, Industry and Public Good</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaudillière JP, Kevles D, Rheinberger HS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Living Properties : Making Knowledge and Controlling Ownerships in the History of Biology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, preprint 382 2009, Max Planck Institute for the History of Science, ISSN 0948-9444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite histoire du domaine public dans la recherche en sciences de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Bellivier et Christine Noiville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bioéquité. Batailles autour du partage du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Autrement, pp.42-54, 2009, Frontières</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des oppositions citoyennes : défendre l'intérêt général contre les dérives technicistes du brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Bellivier et Christine Noiville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bioéquité. Batailles autour du partage du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Autrement, pp.34-37, 2009, Frontières</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTERNATIONALISATION ET REGIMES DE PROPRIETE DANS LES SCIENCES DE LA VIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et enseignement supérieur face à l'internationalisation, Presses polytechniques et universitaires romandes (Lausanne), éditeurs Jean-Philippe Leresche, Philippe Larédo, Karl Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevets, médecine et santé publique : quelques discussions récentes dans le domaine du cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marilyne Sasportes, François Sigaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer : vers de nouvelles pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Libbey Eurotext, pp.104-116, 2008, Mise au point</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00849014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling up and reverse engineering Acquisition of industrial knowledge by copying drugs in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Correa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Political Economy of HIV/AIDS in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INVENTIONS DU VACCIN CHARBONNEUX PASTEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences, agriculture, alimentation et société en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations et maladies transmissibles : Une nouvelle géopolitique du médicament (1980-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidémies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevet et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Lecourt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la pensée médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.190-194, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevet et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la pensée médicale, PUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevet et vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Pensée Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES NORMES DES NOUVEAUX MARCHES. LA QUESTION DE LA PROPRIETE DES TESTS GENETIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Economie en perspective, Eds Bertrand Bellon, Adel Ben Youssef, Alain Rallet, p 221-235, Economica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02174076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes des nouveaux marchés médicaux : la question de la propriété des tests génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Bellon, Adel Ben Youssef, Alain Rallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Économie en perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.221-235, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patents, Innovation and Public Health: Brazilian Public-Sector Laboratories' Experience in Copying AIDS Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics of AIDS and Access to HIV/AIDS Care in Developing Countries. Issues and Challenge,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge production and distribution and the economics of high tech consortia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, p 241-275, 2019, 978-3-319-76833-5</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.Stan Metcalfe and Uwe Cantner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Change, Transformation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag Company, pp.439-450, 2003, Urheberrechtlich geschütztes Material</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A consortium in times of crisis: producing Brazilian sofosbuvir? (2014--2017)</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patents, Innovation and Public Health : Brazilian Public-Sector Laboratories'experience in copying AIDS drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Correa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maurice Cassier, Marilena Correa. </w:t>
-[...20 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jean-Paul Moatti, Tony Barnett, Benjamin Coriat, Yves Souteyrand, Jérome Dumoulin and Yves-Antoine Flori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics of AIDS and Access to HIV/AIDS Care in Developing Countries. Issues and Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANRS (Agence nationale de recherche sur le Sida), pp.89-107, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...1924 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00849013v1</w:t>
-              </w:r>
-[...308 lines deleted...]
-                <w:t xml:space="preserve">halshs-00848648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement des chercheurs vis-à-vis de l'industrie et du marché : normes et pratiques de recherches dans les biotechnologies</w:t>
               </w:r>
@@ -9375,51 +9375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04593201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.112.0137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kameda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Malheiros Barbeitas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#226;ngela Caetano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Dias De Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00277420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484167v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354655v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.706" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Correa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-73312018280108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153102000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Correa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dewb.12066" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011276020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Corr&#234;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2009.0304" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2009.0301" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sinding" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701810948" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701810930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3395/reciis.v1i1.38en" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3253" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964787v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2005.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.270.0047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2000.1504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1998.3227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3323007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1996.2261" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964822v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970638v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maham&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46056" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76834-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975626v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andrea Loyola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76834-2_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76834-2_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzazu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707617v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707601v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849014v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970646v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970644v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174076v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848648v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Margirier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tallard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04593201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.112.0137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0127" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kameda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Malheiros Barbeitas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#226;ngela Caetano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Dias De Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00277420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484167v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354655v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.706" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Correa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-73312018280108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153102000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Correa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dewb.12066" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011276020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Corr&#234;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2009.0304" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2009.0301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sinding" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701810948" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701810930" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3395/reciis.v1i1.38en" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3253" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964787v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2005.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.270.0047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2000.1504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1998.3227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3323007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1996.2261" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970638v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maham&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46056" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76834-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843931v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975626v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andrea Loyola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76834-2_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76834-2_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzazu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970646v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848651v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849013v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Margirier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tallard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>