--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -2106,1354 +2106,1354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00683131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'émergence de nouveaux « communs » dans les sciences de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La Bioéquité. Batailles autour du partage du vivant. collection Frontières</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éloge de la copie : le reverse engineering (1) des antirétroviraux contre le VIH/sida dans les laboratoires pharmaceutiques brésiliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (3), pp.77-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2009.0304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilena Corrêa</w:t>
+                <w:t xml:space="preserve">halshs-01894095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27 (3), pp.77-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sss.2009.0304⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2009.0301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevets pharmaceutiques et accès aux médicaments : inventer de nouvelles solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technology review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.58-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02021483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Patenting in the public interest:’ administration of insulin patents by the University of Toronto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.153 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07341510701810948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Producing, Controlling and Stabilizing Pasteur's Anthrax Vaccine: Creating a New Industry and a Health Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (2), pp.253-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BREVETS ET SOCIOLOGIE DU DROIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patents and public health in France. Pharmaceutical patent law in‐the‐making at the patent office between the two world wars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.135 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07341510701810930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patents and Public Health in France Pharmaceutical Patent Law in-the-making at the Patent Office between the two World Wars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01956878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patenting for the Public Interest': Administration of Insulin Patents by the University of Toronto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01956886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intellectual Property and Public Health: copying of HIV/Aids drugs by Brazilian public and private pharmaceutical laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Correa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sss.2009.0301⟩</w:t>
+              <w:t xml:space="preserve">RECIIS – Revista Eletrônica de Comunicação, Informação &amp; Inovação em Saúde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3395/reciis.v1i1.38en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délimiter le marché de la santé et faire le droit du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°120, pp.155 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.3253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">‘Patenting in the public interest:’ administration of insulin patents by the University of Toronto</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un effet pervers du brevetage des gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 341, pp.76-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6, pp.58-63</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New ‘enclosures’ and the creation of new ‘common rights’ in the genome and in software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary European History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (2), pp.253-278</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration de la science et du marché et les enjeux de propriété intellectuelle dans la recherche génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Marxistes (Bruxelles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriation and commercialization of the Pasteur anthrax vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in History and Philosophy of Science Part C: Studies in History and Philosophy of Biological and Biomedical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (4), pp.722 - 742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.shpsc.2005.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opposition contre les brevets de Myriad Genetics en Europe et leur révocation totale ou partielle en Europe. Premiers enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...552 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01894108v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">halshs-01964777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brevets pharmaceutiques et santé publique en France : oppositions et dispositifs d'appropriation des médicaments entre 1791 et 2004</w:t>
               </w:r>
@@ -5734,50 +5734,136 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le façonnement historique des marchés pharmaceutiques dans les Suds et leurs régulations multiples : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Baxerres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.17-28, 2022, Synthèses, 978-2-7099-2950-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rationaliser les marchés de médicaments dans les Suds : réinventer et développer l'usage des médicaments essentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5786,3042 +5872,2956 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds. Entre régulations locales et globales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03879605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 5 : Une nouvelle géographie des médicaments : les trajectoires des thérapies à base d'artémisinine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds. Entre régulations locales et globales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationaliser les marchés de médicaments dans les Suds : réinventer et développer l'usage des médicaments essentiels : conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Baxerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.289-305, 2022, Synthèses, 978-2-7099-2950-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">M. Cassier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire des vaccins des biens communs mondiaux ? Entre licences volontaires et licences obligatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise pandémique. Dangers et opportunités d'innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782304052558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03883209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new geography of pharmaceuticals : Trajectories of artemisinin-based medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Rationalizing drug markets in the Global South: re-making medicines essential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Baxerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.289-305, 2022, Synthèses, 978-2-7099-2950-9</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9782304052558</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Pharmaceutical markets in the Global South: shaped by history and multiple regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Baxerres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Carine Baxerres</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulating the copy drug market in Brazil : Testing Generics and Similar Medicines (1999 to 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.17-28, 2022, Synthèses, 978-2-7099-2950-9</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Andrea Loyola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurice Cassier, Marilena Correa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Innovation and Social Justice in Brazil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, p 241-275, 2019, 978-3-319-76833-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03975626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalizing efavirenz : compulsory licence, collective invention and neo--developmentalism in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cassier Maurice, Correa Marilena. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Innovation and Social Justice in Brazil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, p 59-90, 2019, 978-3-319-76833-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76834-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusion. Rationalizing drug markets in the Global South: re-making medicines essential</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03975575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A consortium in times of crisis: producing Brazilian sofosbuvir? (2014--2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurice Cassier, Marilena Correa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Innovation and Social Justice in Brazil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, p 135-150, 2019, 978-3-319-76833-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76834-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Carine Baxerres</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03975604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système d'innovation en stimulation cérébrale profonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Aranzazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Understanding Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, In press</w:t>
+              <w:t xml:space="preserve">La stimulation cérébrale profonde. De l'innovation au soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hermann, p 81-104, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03975550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consortiums et Communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Biens Communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virus et communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Biens Communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le communisme de la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Biens Communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02023991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médicament et communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Biens Communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02023996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La globalisation des techniques par la voie de la copie : droit à la santé et reverse engineering des médicaments au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Hilaire-Pérez; L. Zakharova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les techniques et la globalisation au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.247-265, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patents and Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Wiley Blackwell Encyclopedia of Health, Illness, Behavior, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02165455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Baxerres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du médicament informel au médicament libéralisé : une anthropologie du médicament pharmaceutique au Bénin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.1-5, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmaceutical Patent Law In-the-Making: Opposition and legal action by states, citizens and generics laboratories in Brazil and India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making Drugs, Ways of Regulating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02165451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science et brevets au tournant du 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Pestre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie Science et Démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'INNOVATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé publique, état des savoirs, sous la direction de D. Fassin et B. Hauray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saude Publica, ciencia e industria : os programas industriais de copia de medicamentos contra Aids em laboratorios farmaceuticos brasileiros e a politica de acesso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Correa; M. Cassier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aids e Sande Publica : contribuçoes à reflexao sobre uma nova economica politica do medicamento no Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UERJ (Université de l’Etat de Rio de Janeiro), pp.141-176, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLU EPIDEMICS, KNOWLEDGE SHARING, AND INTELLECTUAL PROPERTY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Influenza and Public Health : Learning from Past Pandemics, Edited by Tamara Giles-Vernick and Susan Cradock, Earthcan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02165461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTERNATIONALISATION ET REGIMES DE PROPRIETE DANS LES SCIENCES DE LA VIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et enseignement supérieur face à l'internationalisation, Presses polytechniques et universitaires romandes (Lausanne), éditeurs Jean-Philippe Leresche, Philippe Larédo, Karl Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pasteur's Patents : Agri-Food Biotechnologies, Industry and Public Good</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaudillière JP, Kevles D, Rheinberger HS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Living Properties : Making Knowledge and Controlling Ownerships in the History of Biology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, preprint 382 2009, Max Planck Institute for the History of Science, ISSN 0948-9444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite histoire du domaine public dans la recherche en sciences de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Bellivier et Christine Noiville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bioéquité. Batailles autour du partage du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Autrement, pp.42-54, 2009, Frontières</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des oppositions citoyennes : défendre l'intérêt général contre les dérives technicistes du brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Bellivier et Christine Noiville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bioéquité. Batailles autour du partage du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Autrement, pp.34-37, 2009, Frontières</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations et maladies transmissibles : Une nouvelle géopolitique du médicament (1980-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidémies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevets, médecine et santé publique : quelques discussions récentes dans le domaine du cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marilyne Sasportes, François Sigaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer : vers de nouvelles pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Libbey Eurotext, pp.104-116, 2008, Mise au point</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00849014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling up and reverse engineering Acquisition of industrial knowledge by copying drugs in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Correa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Political Economy of HIV/AIDS in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INVENTIONS DU VACCIN CHARBONNEUX PASTEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences, agriculture, alimentation et société en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevet et vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Pensée Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevet et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Lecourt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la pensée médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.190-194, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevet et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la pensée médicale, PUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patents, Innovation and Public Health : Brazilian Public-Sector Laboratories'experience in copying AIDS drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Moatti, Tony Barnett, Benjamin Coriat, Yves Souteyrand, Jérome Dumoulin and Yves-Antoine Flori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics of AIDS and Access to HIV/AIDS Care in Developing Countries. Issues and Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANRS (Agence nationale de recherche sur le Sida), pp.89-107, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00849013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES NORMES DES NOUVEAUX MARCHES. LA QUESTION DE LA PROPRIETE DES TESTS GENETIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Economie en perspective, Eds Bertrand Bellon, Adel Ben Youssef, Alain Rallet, p 221-235, Economica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02174076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes des nouveaux marchés médicaux : la question de la propriété des tests génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Bellon, Adel Ben Youssef, Alain Rallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Économie en perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.221-235, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patents, Innovation and Public Health: Brazilian Public-Sector Laboratories' Experience in Copying AIDS Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, p 241-275, 2019, 978-3-319-76833-5</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics of AIDS and Access to HIV/AIDS Care in Developing Countries. Issues and Challenge,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A consortium in times of crisis: producing Brazilian sofosbuvir? (2014--2017)</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge production and distribution and the economics of high tech consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.Stan Metcalfe and Uwe Cantner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Change, Transformation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag Company, pp.439-450, 2003, Urheberrechtlich geschütztes Material</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...2148 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00848648v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00849013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement des chercheurs vis-à-vis de l'industrie et du marché : normes et pratiques de recherches dans les biotechnologies</w:t>
               </w:r>
@@ -9375,51 +9375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04593201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.112.0137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0127" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kameda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Malheiros Barbeitas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#226;ngela Caetano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Dias De Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00277420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484167v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354655v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.706" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Correa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-73312018280108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153102000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Correa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dewb.12066" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011276020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Corr&#234;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2009.0304" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2009.0301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sinding" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701810948" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701810930" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3395/reciis.v1i1.38en" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3253" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964787v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2005.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.270.0047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2000.1504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1998.3227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3323007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1996.2261" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970638v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maham&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46056" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76834-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843931v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975626v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andrea Loyola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76834-2_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76834-2_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzazu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970646v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848651v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849013v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Margirier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tallard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04593201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.112.0137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0127" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kameda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Malheiros Barbeitas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#226;ngela Caetano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Dias De Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00277420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484167v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354655v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.706" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Correa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-73312018280108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153102000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Correa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dewb.12066" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011276020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Corr&#234;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2009.0304" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2009.0301" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sinding" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701810948" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701810930" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3395/reciis.v1i1.38en" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3253" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964787v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2005.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.270.0047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2000.1504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1998.3227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3323007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1996.2261" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970638v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maham&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46056" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76834-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883209v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975626v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andrea Loyola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76834-2_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975604v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76834-2_6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzazu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707617v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390023v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849014v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970646v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970644v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174076v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848648v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Margirier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tallard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>