--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Tune With the Times? When Neo‐Peasants Choose Animal Traction to be Part of a More Sustainable Production Model</w:t>
+                <w:t xml:space="preserve">Traction animale agricole : un regard vers le passé pour préparer l’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Miara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/soru.12503⟩</w:t>
+              <w:t xml:space="preserve">e-Phaïstos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XIII (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13vlz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879798v1</w:t>
+                <w:t xml:space="preserve">hal-05108332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traction animale agricole : un regard vers le passé pour préparer l’avenir</w:t>
+                <w:t xml:space="preserve">In Tune With the Times? When Neo‐Peasants Choose Animal Traction to be Part of a More Sustainable Production Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Miara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boudes</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Phaïstos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, XIII (1), </w:t>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13vlz⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/soru.12503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108332v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traction animale agricole en France : caractérisation de la pratique et de ses utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Miara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal. Science proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Journées Sciences et innovations équines, 15 (2), pp.178-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -457,77 +457,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal traction in developed countries: The reappropriation of a past practice through agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Miara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 103, pp.103124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -559,299 +559,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04401449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatiotemporal dataset for integrated assessment and modelling of crop-livestock integration with the MAELIA simulation platform</w:t>
+                <w:t xml:space="preserve">Fostering local crop-livestock integration via legume exchanges using an innovative integrated assessment and modelling approach based on the MAELIA platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Miara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Curran</w:t>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107022⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.103066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970246v1</w:t>
+                <w:t xml:space="preserve">hal-03118846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering local crop-livestock integration via legume exchanges using an innovative integrated assessment and modelling approach based on the MAELIA platform</w:t>
+                <w:t xml:space="preserve">A spatiotemporal dataset for integrated assessment and modelling of crop-livestock integration with the MAELIA simulation platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Miara</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+                <w:t xml:space="preserve">Michael Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 189, pp.103066. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.107022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03118846v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1314,51 +1314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12503" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rondeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05294495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02747644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12503" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rondeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05294495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02747644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>