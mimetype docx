--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maurice PILLET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.ST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Circular Collider Feasibility Study Report Volume 1: Physics and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (12), pp.1468. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-15077-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal features for image texture classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.249-255. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2020.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformity and statistical tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2017023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Modal Decomposition: a new approach for the reflectance modeling and rendering of real surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5-6), pp.607 - 621. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-017-0856-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating satellite-based canopy height within an ecosystem model to estimate aboveground forest biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (13), pp.6823-6832. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017gl074150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale roughness analysis of engineering surfaces: A comparison of methods for the investigation of functional correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66-67, pp.437-457. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way to identify critical resources by combining human and machine data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.271-292. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijbex.2016.075591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to carry out visual inspection more efficiently and more effectively: the characterisation and evaluation of aesthetic anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 15 (4), pp. 429-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process adjustment by a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 issue 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-tool setting: Algorithm for passing the adjustment by points to the adjustment on dimensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malloum Soultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and Innovative Technology (IJEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate SPC for Total Inertial Tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rizzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2013055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial control chart “industrial application and feedback”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.NC. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0225-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of machining operations with the Total Inertial Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.21 - 27. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2014003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing and acceptance sampling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and Innovative Technology (IJEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (10), pp. 265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual inspection of product surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp. 153-160. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage R2&E2: An effective tool to improve the visual control of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality &amp; Reliability Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TOLERANCEMENT INERTIEL DANS LE CAS DE PRODUITS ASSEMBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying essential components of lean approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 433-440, pp. 372-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pilot dimension method: Reconciling Steering and Conformity in Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraïm Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (19), pp. 5943-5956. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2010.520042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of an adjusting rule in the case of multi-criteria inertial piloting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp. 51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adjustment and monitoring of freeform surfaces using inertial tolerancing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIGURAREA CALITATII - QUALITY ASSURANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XVII (65)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inspection of products: a comparison of the methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 31-38. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copilot Pro®: A full method for a steering of the machining.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp. 39-44. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2011007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaul inspection of products: a comparison of teh methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 2 (Number 1), pp. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposition of 3D inertial tolerancing to consider the statistical combination of the location and orientation deviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1-2), pp.26-45(20). </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2010.029985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première étape vers le Lean dans les entreprises de sous-traitance mécanique - Retour sur 7 ans de pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Guizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp. 29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to identify critical resources: an industrial case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Industrial Risks Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better coherence between design and production with the Total Inertial tolerancing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiments with a ranking response: analysis of the result with the Mann-Whitney statistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIGURAREA CALITATII - QUALITY ASSURANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XVI (62), pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean manufacturing in the screw cutting sector: assessment of maturity level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of 2D and 3D assemblies taking into account form errors of plane surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.041005. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3249575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total inertial tolerancing, a new way to drive production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur une démarche d'amélioration continue intégrant les principes culturels européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Boillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking : Methods and tools for SME, Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume: 15 (Issue: 6), pp.Page: 765 - 781. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770810915931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sustain improvement at high level: Application in the field of statistical process control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp. 570 - 587. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17542730810909347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical assemblies with form errors -- A 2D example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Federation for Information Processing Micro-Assembly Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 260/ (nc), pp. 23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of the inertial tolerancing method in the case of watch making micro assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Federation for Information Processing Micro-Assembly Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 260 (nc), pp. 189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal tolerancing - application to gap and flush analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Integrated Design and Manufacturing in Mechanical Engineering II, Springer Series in advanced Manufacturing, ISBN 978-1-4020-6760-0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp. 417-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changeover from the functional geometric tolerances to the dimensional parameters to be supervised in production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraïm Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (7), pp.305--309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de connaissances subjectives par l'analyse sensorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing and capability indices in an assembly production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d'Ingenierie Numerique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (1-2), pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typology of best practices for processes improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of “best practices” for a benchmarking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770510582907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Inertial Tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.687-693. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08982110500251279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The L-chart for non normal Process. Quality Technology and quantitative Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Avrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of quality technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (1), pp. 77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental designs in the high added value products industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.711-718. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08982110500251311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Total Quality Management Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (Issue 3), pp. 202-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing in the case of assembled products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in integrated design and manufacturing in mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, ISBN 1-4020-1163-6, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing in the case of assembled products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xxx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp. 85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control by quality: proposition of a typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality Assurance: Good Practice, Regulation, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (2), pp.99-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPC Optimisation de la taille des échantillons dans le cas des systèmes multigénérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique de controle industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPC - Generalization of capability index Cpm - Case of unilateral tolerances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochon Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vol. 10, September 1997 (No. 1), pp. 171-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPC généralisation de l'indicateur de capabilité Cpm - Cas des tolérances unilatérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique de controle industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific SPC chart for small batch control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Vol. 8 (No. 4), pp. 581-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotics and small displacements theory. Application to surface tracking (en)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatique-productique informatique industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique et théorie des petits déplacements, Application au suivi de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R.A.I.R.O. Automatique/Productique Informatique Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Optimization Using a Design of Experiments Approach: Application to Aluminum-[18F]Fluoride Radiolabeling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Beddek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Agents d’imagerie moléculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-CNRS AIM, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Optimization Using a Design of Experiments Approach: Application to Aluminium-[18F]Fluoride Radiolabeling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Beddek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement GPS et Pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un processus de changement plus efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA 2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how moving from SPC (Statistical Process Control) to APC (Automated Process Control)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Design and Modeling of Mechanical Systems, CMSM'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Qualité 2.0 : Apprentissage supervisé de la notion de Qualité, application à l’injection plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nagorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Technologie Supérieure de Montréal, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi faut-il passer du SPC (Statistical Process Control) à l'APC (Automated Process Control) pour s'intégrer dans une chaine numérique sans rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Congress on Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric Imaging for Quality Control in Injection Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nagorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Control by Artificial Vision 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIMAS laboratory, Haute-Alsace University, May 2019, Mulhouse, France. pp.92, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2522062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Adversarial Networks for geometric surfaces prediction in injection molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nagorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IES, Lyon 1 University, Ampère Lab, Satie Lab, Feb 2018, Lyon, France. pp.1514-1519, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Prediction in Injection Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nagorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Loureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2017, Annecy, France. pp.141-146, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Anomaly Detection Using Reflectance Transformation Imaging for Surface Quality Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Conference on Image Analysis SCIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tromso, Norway. pp.550-561, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59126-1_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haptic quality control method based on the human somatosensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection automatisée de surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFQM Rencontres Francophones sur la Qualité et la Mesure 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAFMET, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'expériences &amp;quot; Definitive Screening Design &amp;quot; , une alternative crédible aux plans composites centrés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage en Injection Plastique – Etat de l’Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nagorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Génie Industriel (CIGI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Human Haptic Perceptions through Knowledge Modeling for Industrial Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI (Journée du Campus d'Illkirch)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System to Standardize the Specifications of Haptic Quality Control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017 (2017-09-06, 2017-09-08: Marseille, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.723-730, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection visuelle automatisée de surfaces : Perspectives d'évolutions industrielles Echelle d'inspection, quantité d'information acquise et apprentissage non-supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National AIP-Priméca : Concevoir et produire dans les industries du futur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIP-Priméca, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un pilotage de la qualité des pièces injectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nagorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National AIP PRIMECA : "Concevoir et produire dans les industries du futur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIP Primeca, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglage ultra-précis des usinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraïm Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tichadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème assises Machine et Usinage à Grande Vitesse (MUGV2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and structured description of tactile sensory perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2016 INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD - Knowledge Engineering and Ontology Development, Porto, Portugal, IC3K, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle progressif aux mesures - méthode S. Proposition d'une approche graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dewaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence francophone de la modélisation,optimisation et simulation (MOSIM'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic texture and perception for a new generic visual anomalies classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Control by Artificial Vision (QVAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2182819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Modal Decomposition for surface appearance modelling and rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.952523, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2184840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended visual appearance texture features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la performance industrielle par une meilleure gestion des emails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Québec, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement inertiel pour processus à dérive - Optimiser le tolérancement statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Tichadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renald Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture Alternative Pour Mettre en OEuvre le Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine M'Barki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement inertiel, Calcul Optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renald Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSelect : Correction statistique et sélective des procédés de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Francophone de modélisation, Optimisation et Simulation- MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage complexe de machines à commande numériques multiaxes Pilotage inertiel total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA - France - Maîtrise et optimisation des processus complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic exploration and visual quality inspection of thin film deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE ADVANCED LITHOGRAPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Jose, United States. pp.NC, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2046246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrage de la démarche &amp;quot;Sureté de Fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des démarches de progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme congrès international de Génie Industriel CIGI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France. http://cigi13.eigsi.fr/Documents/Articles/VA1/cigi2013_submission_5.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate SPC for Total Inertial Tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rizzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Boudaoud/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection du déréglage le plus probable d'un processus d'usinage par outil coupant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception &amp; Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Tlemcen, France. papier 297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une approche méthodologique pour réduire la variabilité dans le contrôle visuel à but esthétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network for improvement of the visual quality process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Kansei engineering and emotional research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Penghu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a methodological approach to reduce variability in the visual inspection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Surface Metrology ICSM'2012, Annecy, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réglage optimales d'un processus de fabrication mécanique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUGV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, SAINT ETIENNE, France. pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process plans and manufacturing dimensions for the steering of machining: The Copilot-Pro methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Huddersfield, United Kingdom. pp.1--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du tolérancement géométrique pour le réglage des machines-outils : Le pilotage inertiel total.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUVG 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, SAINT ETIENNE, France. pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory analysis applied in the particular case of visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle visuel des produits : comparaison des méthodes d'évaluation des anomalies d'aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'une règle de réglage dans le cas du pilotage inertiel multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'une règle de réglage fondée sur la fonction de distribution des écarts de production et de réglage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale en Conception &amp; Production Intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de l'arbre de défaillance par une cotation subjective type AMDEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copilot Pro® : Une méthode complète pour le pilotage des usinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies de filtrage en pilotage inertiel multicritères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale en Conception &amp; Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Push-Pull Manufacturing Strategy: Analytical Model in the Screw Cutting Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Engineering 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, London, United Kingdom. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory perception of surfaces quality - Industrial practices and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER 2010 - INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of a flow optimisation methodology by value stream mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matrice d'impact : un outil pour déterminer les caractéristiques spéciales en fonction de leur réelle influence sur les fonctionnalités du produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch making specificity, inertial tolerancing a solution CIRP conference on Computer Aided Tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des plans de surveillance au juste nécessaire dans un délai court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing according to Geometrical Product Specification Standard applied to stack up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The CIRP Conference on Computer Aided Tolerancing “Geometric Variations within Product Life-Cycle Management”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Annecy, France. pp.cd rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The watch making micro assembly problem, inertial tolerancing the solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Carrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The CIRP Conference on Computer Aided Tolerancing “Geometric Variations within Product Life-Cycle Management”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to identify ressources of opportunity: an industrial case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International sur l'Ingénierie des Risques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la taille de la série : illustration par un cas industriel de sous-traitance mécanique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel CIGI'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Tarbes, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des paramètres d'une carte de contrôle dans un contexte de tolérancement inertiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement inertiel total - Une autre façon de tolérancer et de piloter la production de produits mécaniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une mesure inertielle de la qualité d'un objet évalué par analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a reception or production control process by the inertial indicator IG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to identify critical resources: Illustration by an industrial case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Guizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Business Sustainability 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ofir, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des ressources critiques dans un contexte de sous-traitance mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of variability for man measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMEKO TC1-TC7 joint Symposium on Man, Science and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an assembly with form errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference in Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of supporting programs for small and medium enterprises: a first stage going to &amp;quot;Lean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Guizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changeover from the functional geometric tolerances to the dimensional parameters to supervise in production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Tolerancing (CAT) 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing applied to 3D and form tolerancing with the modal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP conference on Computer Aided Tolerancing (CAT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sensorielle pour un contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control processes: reflexions on geometrical indicators of capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP International Conference on Computer Aided Tolerancing CAT2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and validation of the two types of expertise of a visual control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matrice d'impact pour construire un plan de surveillance avec les contraintes de l'ingénierie simultanée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Seminar Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rabat, Maroc. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarantying a maximum of non-conformity rate on the assembly resultant with a statistical tolerancing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Tolerancing (CAT) 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build your control plan in a design to risk objective - a new way to use Process FMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International conference on production research - ICPR19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première étape vers le Lean dans les entreprises de sous-traitance mécanique (Retour sur 7 ans de pratique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Guizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Conception et Production Intégrées CPI'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on construire un système de production mieux que le Lean ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition Progiciels-Expo Qualita 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Annecy-le-Vieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation métrologique pour un contrôle qualité visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de Génie Industriel CIGI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois Rivières Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of subjective knowledge by the sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Manufacturing and Innovation GMI’2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des connaissances subjectives par l'analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Connaissance SDC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale pour l'évaluation des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une démarche de pérennisation, Application pour une démarche MSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Sigma une rupture dans l'approche qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISMQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation d'une &amp;quot;bonne pratique&amp;quot; industrielle pour un benchmarking interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality between control and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2003, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tolérancement inertiel, une autre façon d'intégrer l'aspect combinatoire dans les processus assemblés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Avrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPI 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Fes, Maroc. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et conformité... I'objectif cible de la conception à la fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OBJECTIF CIBLE ET LA DETERMINATION STATISTIQUE DES TOLERANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Annecy, France. pp.8 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DES DEFAUTS POUR L'AMELIORATION DE LA QUALITE (ADAQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Annecy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions nécessaires pour la réussite d'un projet de maîtrise des procédés dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Statistique Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la connaissance des experts dans la démarche expérimentale par les Plans d'Expériences Flous Bayésiens : application à la conception d'un commutateur de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda mu 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et qualité des caractéristiques élémentaires, l'objectif cible de la conception à la fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality System and Product Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistics in the changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Robustesse&amp;quot; Petit mémento des principes des bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Robustesse - Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE NOUVEAUX INDICATEURS DE CAPABILITE BASES SUR LE BON FONCTIONNEMENT DES PRODUITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Angers, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viser la cible pour une meilleure maîtrise des procédés une meilleure qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Journée des CPIM de France 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODE DE CALCUL DE LA FIABILITE PREVISIONNELLE ASSOCIANT PLANS D'EXPERIENCES ET JUGEMENTS D'EXPERTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Angers, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPTIMAL CONTROL CHART FOR NON-NORMAL PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Manufacturing Systems: Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Austria. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Synthetic Step Using a Design of Experiments Approach: Application to a Late-Stage Radiolabeling Method by Aluminium-[18F]Fluoride Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Beddek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMC-ISMC 2022 _ XXVll EFMC International Symposium on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de production : Les fondamentaux et les bonnes pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Martin-Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions d'Organisation, pp.476, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la productivité - Déploiement industriel du tolérancement inertiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition d'organisation, pp.220, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitade na Produção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidel, pp.408, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtois Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition d'organisation - Eyrolles, pp.454, 2006, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appliquer la Maitrise Statistique des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition d'organisation - Eyrolles, pp.530, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité en Production : De l'ISO 9000 à Six Sigma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition d'organisation - Eyrolles, pp.406, 2005, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Sigma - comment l'appliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition d'organisation - Eyrolles, pp.485, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans d'expériences par la méthode Taguchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Pillet, pp.250, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: A Knowledge-Based Approach to Formalize the Sense of Touch In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. 9th International Joint Conference, IC3K 2017, Funchal, Madeira, Portugal, November 1-3, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana FredDavid AveiroJan L. G. DietzKecheng LiuJorge BernardinoAna SalgadoJoaquim Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2019, 978-3-030-15639-8. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual quality inspection and fine anomalies: methods and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Frelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Svetan Ratchev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Assembly Technologies and Systems : 7th IFIP WG 5.5 International Precision Assembly Seminar, IPAS 2014, Chamonix, France, February 16-18, 2014, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICT-435, Springer, pp.94-106, 2014, IFIP Advances in Information and Communication Technology, 978-3-662-45585-2. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45586-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBA : L'essentiel du management par les meilleurs professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBA : L'essentiel du management par les meilleurs professeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d'Organisation, Chapitre 5 - Six Sigma, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mention Gestion et management - Commencez avec les meilleurs professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Gestion et management - Commencez avec les meilleurs professeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, Chapitre 6 - Gestion de management, 2007, Mention</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Le benchmarking, comment identifier et caractériser les bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Dynamique des Connaissances Industrielles (B. Eynard, M. Lombard, N. Matta et J. Renaud eds.) - Hermes Science publications : Lavoisier, pp.150-175, 2004, IC2. Informatique et systèmes d’information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage par la Qualit&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement Inertiel Total - Une approche qui révolutionne les concepts de tolérancement, de conformité et de pilotage en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des plans de validation/surveillance optimisés à partir de l'importance réelle des caractéristiques définie par la matrice d'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean et Qualité, cas d'application dans l'industrie horlogère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des machines CN en inertiel total si on passait au 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un système de production adapté aux PME de sous-traitance mécanique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Guizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, évaluation et représentation des meilleures pratiques industrielles (Best Practices)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cliville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISTIC; CRISTO; IPI. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maurice PILLET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.ST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Circular Collider Feasibility Study Report Volume 1: Physics and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (12), pp.1468. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-15077-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal features for image texture classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.249-255. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2020.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformity and statistical tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2017023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Modal Decomposition: a new approach for the reflectance modeling and rendering of real surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5-6), pp.607 - 621. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-017-0856-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating satellite-based canopy height within an ecosystem model to estimate aboveground forest biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (13), pp.6823-6832. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017gl074150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale roughness analysis of engineering surfaces: A comparison of methods for the investigation of functional correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66-67, pp.437-457. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way to identify critical resources by combining human and machine data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.271-292. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijbex.2016.075591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process adjustment by a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 issue 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to carry out visual inspection more efficiently and more effectively: the characterisation and evaluation of aesthetic anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 15 (4), pp. 429-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-tool setting: Algorithm for passing the adjustment by points to the adjustment on dimensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malloum Soultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and Innovative Technology (IJEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate SPC for Total Inertial Tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rizzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2013055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial control chart “industrial application and feedback”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.NC. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0225-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of machining operations with the Total Inertial Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.21 - 27. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2014003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing and acceptance sampling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and Innovative Technology (IJEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (10), pp. 265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual inspection of product surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp. 153-160. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage R2&E2: An effective tool to improve the visual control of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality &amp; Reliability Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TOLERANCEMENT INERTIEL DANS LE CAS DE PRODUITS ASSEMBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying essential components of lean approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 433-440, pp. 372-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pilot dimension method: Reconciling Steering and Conformity in Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraïm Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (19), pp. 5943-5956. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2010.520042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of an adjusting rule in the case of multi-criteria inertial piloting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp. 51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adjustment and monitoring of freeform surfaces using inertial tolerancing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIGURAREA CALITATII - QUALITY ASSURANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XVII (65)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inspection of products: a comparison of the methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 31-38. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copilot Pro®: A full method for a steering of the machining.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp. 39-44. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2011007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaul inspection of products: a comparison of teh methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 2 (Number 1), pp. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposition of 3D inertial tolerancing to consider the statistical combination of the location and orientation deviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1-2), pp.26-45(20). </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2010.029985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première étape vers le Lean dans les entreprises de sous-traitance mécanique - Retour sur 7 ans de pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Guizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp. 29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to identify critical resources: an industrial case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Industrial Risks Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better coherence between design and production with the Total Inertial tolerancing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiments with a ranking response: analysis of the result with the Mann-Whitney statistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIGURAREA CALITATII - QUALITY ASSURANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XVI (62), pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean manufacturing in the screw cutting sector: assessment of maturity level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total inertial tolerancing, a new way to drive production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of 2D and 3D assemblies taking into account form errors of plane surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.041005. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3249575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur une démarche d'amélioration continue intégrant les principes culturels européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Boillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sustain improvement at high level: Application in the field of statistical process control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp. 570 - 587. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17542730810909347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking : Methods and tools for SME, Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume: 15 (Issue: 6), pp.Page: 765 - 781. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770810915931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical assemblies with form errors -- A 2D example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Federation for Information Processing Micro-Assembly Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 260/ (nc), pp. 23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of the inertial tolerancing method in the case of watch making micro assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Federation for Information Processing Micro-Assembly Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 260 (nc), pp. 189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changeover from the functional geometric tolerances to the dimensional parameters to be supervised in production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraïm Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (7), pp.305--309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal tolerancing - application to gap and flush analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Integrated Design and Manufacturing in Mechanical Engineering II, Springer Series in advanced Manufacturing, ISBN 978-1-4020-6760-0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp. 417-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de connaissances subjectives par l'analyse sensorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing and capability indices in an assembly production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d'Ingenierie Numerique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (1-2), pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typology of best practices for processes improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of “best practices” for a benchmarking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770510582907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The L-chart for non normal Process. Quality Technology and quantitative Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Avrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of quality technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (1), pp. 77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Inertial Tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.687-693. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08982110500251279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental designs in the high added value products industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.711-718. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08982110500251311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Total Quality Management Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (Issue 3), pp. 202-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing in the case of assembled products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in integrated design and manufacturing in mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, ISBN 1-4020-1163-6, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing in the case of assembled products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xxx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp. 85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control by quality: proposition of a typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality Assurance: Good Practice, Regulation, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (2), pp.99-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPC Optimisation de la taille des échantillons dans le cas des systèmes multigénérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique de controle industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPC - Generalization of capability index Cpm - Case of unilateral tolerances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochon Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vol. 10, September 1997 (No. 1), pp. 171-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPC généralisation de l'indicateur de capabilité Cpm - Cas des tolérances unilatérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique de controle industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific SPC chart for small batch control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Vol. 8 (No. 4), pp. 581-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotics and small displacements theory. Application to surface tracking (en)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatique-productique informatique industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique et théorie des petits déplacements, Application au suivi de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R.A.I.R.O. Automatique/Productique Informatique Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Optimization Using a Design of Experiments Approach: Application to Aluminum-[18F]Fluoride Radiolabeling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Beddek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Agents d’imagerie moléculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-CNRS AIM, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Optimization Using a Design of Experiments Approach: Application to Aluminium-[18F]Fluoride Radiolabeling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Beddek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement GPS et Pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un processus de changement plus efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA 2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how moving from SPC (Statistical Process Control) to APC (Automated Process Control)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Design and Modeling of Mechanical Systems, CMSM'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Qualité 2.0 : Apprentissage supervisé de la notion de Qualité, application à l’injection plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nagorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Technologie Supérieure de Montréal, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi faut-il passer du SPC (Statistical Process Control) à l'APC (Automated Process Control) pour s'intégrer dans une chaine numérique sans rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Congress on Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric Imaging for Quality Control in Injection Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nagorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Control by Artificial Vision 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIMAS laboratory, Haute-Alsace University, May 2019, Mulhouse, France. pp.92, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2522062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Adversarial Networks for geometric surfaces prediction in injection molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nagorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IES, Lyon 1 University, Ampère Lab, Satie Lab, Feb 2018, Lyon, France. pp.1514-1519, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Anomaly Detection Using Reflectance Transformation Imaging for Surface Quality Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Conference on Image Analysis SCIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tromso, Norway. pp.550-561, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59126-1_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haptic quality control method based on the human somatosensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection automatisée de surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFQM Rencontres Francophones sur la Qualité et la Mesure 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAFMET, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Prediction in Injection Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nagorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Loureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2017, Annecy, France. pp.141-146, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'expériences &amp;quot; Definitive Screening Design &amp;quot; , une alternative crédible aux plans composites centrés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage en Injection Plastique – Etat de l’Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nagorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Génie Industriel (CIGI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Human Haptic Perceptions through Knowledge Modeling for Industrial Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI (Journée du Campus d'Illkirch)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un pilotage de la qualité des pièces injectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nagorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National AIP PRIMECA : "Concevoir et produire dans les industries du futur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIP Primeca, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection visuelle automatisée de surfaces : Perspectives d'évolutions industrielles Echelle d'inspection, quantité d'information acquise et apprentissage non-supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National AIP-Priméca : Concevoir et produire dans les industries du futur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIP-Priméca, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System to Standardize the Specifications of Haptic Quality Control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017 (2017-09-06, 2017-09-08: Marseille, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.723-730, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing tactile quality control: Generic and structured description of tactile sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche - Insa de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglage ultra-précis des usinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraïm Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tichadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème assises Machine et Usinage à Grande Vitesse (MUGV2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration Sémantique des Sensations Tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances, IC 2016 : 27es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.243-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD - Knowledge Engineering and Ontology Development, Porto, Portugal, IC3K, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006048300210030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and structured description of tactile sensory perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2016 INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle progressif aux mesures - méthode S. Proposition d'une approche graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dewaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence francophone de la modélisation,optimisation et simulation (MOSIM'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic texture and perception for a new generic visual anomalies classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Control by Artificial Vision (QVAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2182819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Modal Decomposition for surface appearance modelling and rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.952523, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2184840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended visual appearance texture features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la performance industrielle par une meilleure gestion des emails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Québec, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement inertiel pour processus à dérive - Optimiser le tolérancement statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Tichadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renald Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture Alternative Pour Mettre en OEuvre le Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine M'Barki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement inertiel, Calcul Optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renald Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSelect : Correction statistique et sélective des procédés de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Francophone de modélisation, Optimisation et Simulation- MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage complexe de machines à commande numériques multiaxes Pilotage inertiel total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA - France - Maîtrise et optimisation des processus complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic exploration and visual quality inspection of thin film deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE ADVANCED LITHOGRAPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Jose, United States. pp.NC, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2046246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrage de la démarche &amp;quot;Sureté de Fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des démarches de progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme congrès international de Génie Industriel CIGI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France. http://cigi13.eigsi.fr/Documents/Articles/VA1/cigi2013_submission_5.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate SPC for Total Inertial Tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rizzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Boudaoud/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection du déréglage le plus probable d'un processus d'usinage par outil coupant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception &amp; Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Tlemcen, France. papier 297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une approche méthodologique pour réduire la variabilité dans le contrôle visuel à but esthétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network for improvement of the visual quality process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Kansei engineering and emotional research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Penghu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a methodological approach to reduce variability in the visual inspection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Surface Metrology ICSM'2012, Annecy, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réglage optimales d'un processus de fabrication mécanique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUGV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, SAINT ETIENNE, France. pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process plans and manufacturing dimensions for the steering of machining: The Copilot-Pro methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Huddersfield, United Kingdom. pp.1--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du tolérancement géométrique pour le réglage des machines-outils : Le pilotage inertiel total.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUVG 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, SAINT ETIENNE, France. pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory analysis applied in the particular case of visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle visuel des produits : comparaison des méthodes d'évaluation des anomalies d'aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'une règle de réglage fondée sur la fonction de distribution des écarts de production et de réglage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale en Conception &amp; Production Intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'une règle de réglage dans le cas du pilotage inertiel multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de l'arbre de défaillance par une cotation subjective type AMDEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copilot Pro® : Une méthode complète pour le pilotage des usinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies de filtrage en pilotage inertiel multicritères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale en Conception &amp; Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Push-Pull Manufacturing Strategy: Analytical Model in the Screw Cutting Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Engineering 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, London, United Kingdom. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory perception of surfaces quality - Industrial practices and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER 2010 - INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of a flow optimisation methodology by value stream mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matrice d'impact : un outil pour déterminer les caractéristiques spéciales en fonction de leur réelle influence sur les fonctionnalités du produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch making specificity, inertial tolerancing a solution CIRP conference on Computer Aided Tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des plans de surveillance au juste nécessaire dans un délai court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The watch making micro assembly problem, inertial tolerancing the solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Carrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The CIRP Conference on Computer Aided Tolerancing “Geometric Variations within Product Life-Cycle Management”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to identify ressources of opportunity: an industrial case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International sur l'Ingénierie des Risques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing according to Geometrical Product Specification Standard applied to stack up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The CIRP Conference on Computer Aided Tolerancing “Geometric Variations within Product Life-Cycle Management”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Annecy, France. pp.cd rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la taille de la série : illustration par un cas industriel de sous-traitance mécanique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel CIGI'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Tarbes, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des paramètres d'une carte de contrôle dans un contexte de tolérancement inertiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement inertiel total - Une autre façon de tolérancer et de piloter la production de produits mécaniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une mesure inertielle de la qualité d'un objet évalué par analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a reception or production control process by the inertial indicator IG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to identify critical resources: Illustration by an industrial case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Guizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Business Sustainability 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ofir, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des ressources critiques dans un contexte de sous-traitance mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of variability for man measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMEKO TC1-TC7 joint Symposium on Man, Science and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an assembly with form errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference in Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of supporting programs for small and medium enterprises: a first stage going to &amp;quot;Lean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Guizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changeover from the functional geometric tolerances to the dimensional parameters to supervise in production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Tolerancing (CAT) 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing applied to 3D and form tolerancing with the modal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP conference on Computer Aided Tolerancing (CAT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sensorielle pour un contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control processes: reflexions on geometrical indicators of capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP International Conference on Computer Aided Tolerancing CAT2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and validation of the two types of expertise of a visual control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matrice d'impact pour construire un plan de surveillance avec les contraintes de l'ingénierie simultanée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Seminar Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rabat, Maroc. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarantying a maximum of non-conformity rate on the assembly resultant with a statistical tolerancing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Tolerancing (CAT) 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build your control plan in a design to risk objective - a new way to use Process FMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International conference on production research - ICPR19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première étape vers le Lean dans les entreprises de sous-traitance mécanique (Retour sur 7 ans de pratique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Guizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Conception et Production Intégrées CPI'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on construire un système de production mieux que le Lean ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition Progiciels-Expo Qualita 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Annecy-le-Vieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation métrologique pour un contrôle qualité visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de Génie Industriel CIGI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois Rivières Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of subjective knowledge by the sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Manufacturing and Innovation GMI’2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des connaissances subjectives par l'analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Connaissance SDC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale pour l'évaluation des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une démarche de pérennisation, Application pour une démarche MSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Sigma une rupture dans l'approche qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISMQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation d'une &amp;quot;bonne pratique&amp;quot; industrielle pour un benchmarking interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality between control and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2003, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et conformité... I'objectif cible de la conception à la fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tolérancement inertiel, une autre façon d'intégrer l'aspect combinatoire dans les processus assemblés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Avrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPI 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Fes, Maroc. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OBJECTIF CIBLE ET LA DETERMINATION STATISTIQUE DES TOLERANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Annecy, France. pp.8 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DES DEFAUTS POUR L'AMELIORATION DE LA QUALITE (ADAQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Annecy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions nécessaires pour la réussite d'un projet de maîtrise des procédés dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Statistique Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la connaissance des experts dans la démarche expérimentale par les Plans d'Expériences Flous Bayésiens : application à la conception d'un commutateur de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda mu 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et qualité des caractéristiques élémentaires, l'objectif cible de la conception à la fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality System and Product Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistics in the changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Robustesse&amp;quot; Petit mémento des principes des bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Robustesse - Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE NOUVEAUX INDICATEURS DE CAPABILITE BASES SUR LE BON FONCTIONNEMENT DES PRODUITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Angers, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODE DE CALCUL DE LA FIABILITE PREVISIONNELLE ASSOCIANT PLANS D'EXPERIENCES ET JUGEMENTS D'EXPERTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Angers, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viser la cible pour une meilleure maîtrise des procédés une meilleure qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Journée des CPIM de France 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPTIMAL CONTROL CHART FOR NON-NORMAL PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Manufacturing Systems: Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Austria. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Synthetic Step Using a Design of Experiments Approach: Application to a Late-Stage Radiolabeling Method by Aluminium-[18F]Fluoride Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Beddek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMC-ISMC 2022 _ XXVll EFMC International Symposium on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de production : Les fondamentaux et les bonnes pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Martin-Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions d'Organisation, pp.476, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la productivité - Déploiement industriel du tolérancement inertiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition d'organisation, pp.220, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitade na Produção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidel, pp.408, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtois Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition d'organisation - Eyrolles, pp.454, 2006, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appliquer la Maitrise Statistique des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition d'organisation - Eyrolles, pp.530, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité en Production : De l'ISO 9000 à Six Sigma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition d'organisation - Eyrolles, pp.406, 2005, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Sigma - comment l'appliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition d'organisation - Eyrolles, pp.485, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans d'expériences par la méthode Taguchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Pillet, pp.250, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: A Knowledge-Based Approach to Formalize the Sense of Touch In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. 9th International Joint Conference, IC3K 2017, Funchal, Madeira, Portugal, November 1-3, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana FredDavid AveiroJan L. G. DietzKecheng LiuJorge BernardinoAna SalgadoJoaquim Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2019, 978-3-030-15639-8. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual quality inspection and fine anomalies: methods and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Frelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Svetan Ratchev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Assembly Technologies and Systems : 7th IFIP WG 5.5 International Precision Assembly Seminar, IPAS 2014, Chamonix, France, February 16-18, 2014, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICT-435, Springer, pp.94-106, 2014, IFIP Advances in Information and Communication Technology, 978-3-662-45585-2. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45586-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBA : L'essentiel du management par les meilleurs professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBA : L'essentiel du management par les meilleurs professeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d'Organisation, Chapitre 5 - Six Sigma, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mention Gestion et management - Commencez avec les meilleurs professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Gestion et management - Commencez avec les meilleurs professeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, Chapitre 6 - Gestion de management, 2007, Mention</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Le benchmarking, comment identifier et caractériser les bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Dynamique des Connaissances Industrielles (B. Eynard, M. Lombard, N. Matta et J. Renaud eds.) - Hermes Science publications : Lavoisier, pp.150-175, 2004, IC2. Informatique et systèmes d’information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage par la Qualit&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des plans de validation/surveillance optimisés à partir de l'importance réelle des caractéristiques définie par la matrice d'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ozouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement Inertiel Total - Une approche qui révolutionne les concepts de tolérancement, de conformité et de pilotage en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean et Qualité, cas d'application dans l'industrie horlogère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des machines CN en inertiel total si on passait au 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un système de production adapté aux PME de sous-traitance mécanique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Guizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, évaluation et représentation des meilleures pratiques industrielles (Best Practices)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cliville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISTIC; CRISTO; IPI. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-15077-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.04.036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leblond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0856-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbex.2016.075591" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malloum Soultan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rizzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2013055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Denimal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0225-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2014003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.08.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6KQJ969-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Goldschmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632055v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Goldschmidt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2010.029985" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Real" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guizzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duclos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3249575" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Boillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bronet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770810915931" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JDCRJFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730810909347" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M39ZGJF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336796v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Guerra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770510582907" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3QGLMR0B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258059v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08982110500251279" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duclos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Avrillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08982110500251311" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428599v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochon Sylvain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclos Emmanuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314022v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Courtois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200793v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Chabrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jutard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Liegeois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dioury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine San" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Beddek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hosten" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03736373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Pillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Siebenborn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394985v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Loureaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995316" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59126-1_46" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995315" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521458v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624551v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louvet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.155" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521464v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417264v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445649v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445131v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blanc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gerth" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewaele" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042845v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184840" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238767v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Giraut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tichadou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149813v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chadli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine M'Barki" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081615v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2046246" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ozouf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851496v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00926535v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739997v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712896v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762793v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753485v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645637v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650835v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577718v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577714v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debrosse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577732v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577700v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577728v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470009v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470007v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carrara" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631557v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577757v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577723v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556025v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631565v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331441v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333152v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731133v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332864v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344004v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334151v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333088v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333146v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331430v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631568v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731135v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731130v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734514v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734520v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973098v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978166v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216931v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976542v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983712v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976928v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976938v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976543v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976539v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rochon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974317v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973108v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974315v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974316v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974314v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03776858v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633422v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin-Bonnefous" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefous" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547686v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577661v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470001v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Alain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnefous" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469999v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470002v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470000v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470004v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952452v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-15640-4#about" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260893v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frelin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_13" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633441v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633443v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692226v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213773v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577759v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577761v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577763v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577762v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631570v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373844v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berrah" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cliville" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Maire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-15077-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.04.036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leblond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0856-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbex.2016.075591" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malloum Soultan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rizzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2013055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Denimal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0225-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2014003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.08.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6KQJ969-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Goldschmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632055v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Goldschmidt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2010.029985" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Real" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guizzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duclos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3249575" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Boillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730810909347" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M39ZGJF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bronet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770810915931" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JDCRJFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336796v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Guerra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770510582907" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3QGLMR0B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duclos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Avrillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08982110500251279" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08982110500251311" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428599v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochon Sylvain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclos Emmanuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314022v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Courtois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200793v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Chabrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jutard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Liegeois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dioury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine San" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Beddek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hosten" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03736373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Pillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Siebenborn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394985v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59126-1_46" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681275v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995315" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552111v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Loureaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995316" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624551v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louvet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551797v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521464v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.155" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396131v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396079v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445131v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006048300210030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043348v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gerth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewaele" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042845v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184840" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238767v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Giraut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149793v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tichadou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149813v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chadli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine M'Barki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088618v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081615v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983577v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2046246" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823164v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ozouf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00926535v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823142v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740267v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739997v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712896v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753500v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762793v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753485v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577717v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577720v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577718v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577714v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556026v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484281v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debrosse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577685v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577700v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carara" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577728v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470007v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carrara" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631557v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577723v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577729v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556025v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631565v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344007v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333081v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331441v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333152v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731133v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332864v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333088v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333146v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331430v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631568v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731135v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731130v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734514v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973098v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978166v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216931v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983712v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976542v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976928v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976938v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976543v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976539v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rochon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973108v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974315v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974316v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974298v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974314v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03776858v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633422v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin-Bonnefous" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefous" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547686v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577661v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Alain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnefous" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470002v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470004v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952452v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-15640-4#about" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260893v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frelin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_13" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633441v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633443v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692226v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213773v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577761v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577759v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577763v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577762v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631570v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373844v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berrah" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cliville" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Maire" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>