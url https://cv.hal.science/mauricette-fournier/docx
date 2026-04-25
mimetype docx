--- v0 (2026-03-26)
+++ v1 (2026-04-25)
@@ -366,1393 +366,1393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Établissements et Services d’Aide par le Travail (ESAT) français face à la pandémie de COVID 19 : le rôle du territoire et de la proximité dans l’adaptation à la crise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.14003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03259117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Support and Work Assistance Establishment and Social and Professional Integration of Workers With Disabilities in Rural Areas. The Example of Habert (Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Lusófona de Estudos Culturais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Inclusão das Pessoas com Deficiência. Políticas, Práticas, Investigação e Narrativas / Inclusion of Persons With Disabilities. Policies, Practices, Research and Narratives, 8 (2), pp 41-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maisons d’écrivains et tourisme littéraire : une valorisation culturelle des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Marengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°24, pp. 10-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03551786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheminement littéraire en Bourbonnais : une expérience de recherche-action participative pour la valorisation de la ressource littéraire du département de l’Allier (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le tourisme littéraire, 37, 1 | 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme littéraire, lire entre les lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le tourisme littéraire, 37, 1 | 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Voyage en Auvergne d’Étienne-Jean Delécluze. Paysage volcanique et patrimoine géologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Regond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Voyages pittoresques et romantiques : littérature et patrimoine dans la première moitié du XIXe siècle, 2018 – 1, n° 5, p. 119 -134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07884-5.p.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The disabled people, a tool for rural re-development. the case of Marvejols (Lozère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research for Rural Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, RESEARCH FOR RURAL DEVELOPMENT 2017, volume 2, p. 166-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22616/rrd.23.2017.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités culturelles sexuées et pratiques de l’espace public: exemple de la diaspora Mozabite immigrée à El Eulma (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Abderrezek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le tourisme littéraire, 37, 1 | 2018</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, "Genere e Geografia", a cura di Marcella Schmidt di Friedberg, Marina Marengo e Valeria Pecorelli, 53 /2017, pp 47-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Voyage en Auvergne d’Étienne-Jean Delécluze. Paysage volcanique et patrimoine géologique</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme LIDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Regond</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La Maison des sciences de l'Homme de Clermont : une décennie au service des SHS et de l'interdiciplinarité, 130 (618), pp.251-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie, littérature, territoires; Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Géographie, littérature, territoires, 31 / 2016, http://tem.revues.org/3769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Arpenter le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07884-5.p.0119⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Arpenter le monde, 2 / 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.12930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01119713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie géo-littéraire et géo-historique de la mobilité aristocratique au Ve siècle d’après la correspondance de Sidoine Apollinaire : du voyage officiel au voyage épistolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22616/rrd.23.2017.064⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Stoehr-Monjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Arpenter le monde, 2/2014, http://belgeo.revues.org/12689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.12689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kaouther Abderrezek</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01119709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre naturalisation de la montagne et patrimonialisation identitaire : l'ambivalence des représentations du Cantal dans les topoguides de randonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Géographie des guides et récits de voyage (3), pp.article en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.7178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres écrivains des montagnes de Haute-Loire, Jules Vallès et Alain Chany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Mézenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°24, pp.73-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00820426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation de la nature et expression du sentiment national dans les films d'animation japonais : l'exemple de Princesse Mononoké d'Hayao Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, " Nationalisme et arts " (n°8), p.213-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du développement des énergies renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, "Genere e Geografia", a cura di Marcella Schmidt di Friedberg, Marina Marengo e Valeria Pecorelli, 53 /2017, pp 47-55</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, hors-série "les énergies renouvelables", pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...527 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00731337v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00881825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les locals et la mondialisation</w:t>
               </w:r>
@@ -2930,2624 +2930,2624 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des structures d’insertion par l’activité économique dans le parcours professionnel des travailleurs handicapés psychiques : problèmes d’accessibilité et de périmètres d’intervention dans le département de l’Allier (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Faberon, Maria Fernanda Arentsen et Thierry Morel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap, emploi et insertion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCA, Handicap et citoyenneté, pp 233-247, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Artists’ Trail- Methodologies for the Construction of Hiking Routes in Rural areas of the French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sumedha Agarwal; Aditya Ranjan; Vijay Kumar; Nimit Chowdhary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rurality, Ruralism and Rural Tourism - Challenges and Coping Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-188, 2019, 9789389212334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle innovation pour un territoire et une ressource marginalisés ? L'exemple de la filière laine en Margeride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Margetic, Hélène Roth, Michaël Pouzenc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les campagnes européennes : espaces d’innovations dans un monde urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi (PUM)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-50, 2018, Géographie - Ruralités Nord-Sud, 978-2-8107-0546-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. From Regionalist Literature to Literature of the Regionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural Writing. Geographical Imaginary and Expression of a New Regionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 1-12, 2018, 978-1-5275-0643-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01761303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From La Montagne by Jean Ferrat to the Website of the Regional Natural Park of the Mounts of Ardèche (France): Geographical Imaginary and Development of a New Territoriality in the Ardèche Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural Writing. Geographical Imaginary and Expression of a New Regionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 98-113, 2018, 978-1-5275-0643-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01761313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire la spatialité et la régionalité avec les écrivains contemporains - Apports de Georges Perec et Pierre Bergounioux aux sciences du territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural Writing. Geographical Imaginary and Expression of a New Regionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 75-97, 2018, 978-1-5275-0643-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01761310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heurs et malheurs des œuvres du 1% artistique de l'enseignement universitaire à Clermont-Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Regond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur le patrimoine mobilier de l'enseignement scolaire et universitaire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errance / Actes Sud / Association des conservateurs des Antiquités et objets d'art de France </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.198-210, 2017, 978-2-87772-624-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, être du M'Zab et d'ailleurs. Regard interdisciplinaire autour des modalités de la circulation migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Abderrezek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Denooz et Sylvie Thiéblemont-Dollet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déplacements et Publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Interculturalités, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.87-104, 2017, 2814302973</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Limagna d'Overnia : un épisode de la Guerre des Gaules de Jules César cartographié par Gabriel Siméoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvia D'AMICO et Catherine MAGNIEN-SIMONIN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gabriele Simeoni (1509-1570 ?) - Un Florentin en France entre princes et libraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol 568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Librairie Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.347-365, 2016, Collection Travaux d'Humanisme et Renaissance, 978-2-600-01833-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rural literary ressource and participatory place building in Allier, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dr. Xosé Manuel Santos Solla; Dra. Pilar Taboada de Zuñiga; Dra. Lucrezia Lopez </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turismo Rural y Desarrollo Sostenible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ( X CITURDES ), Universidade de Santiago de Compostela p 835-845, 2016, ISBN 978-84-617-5616-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation territoriale en espace rural fragile : capacités mobilisatrices d'une association d'insertion en Pays de Saugues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Juan-Luis Klein, Annie Camus, Christian Jetté, Christine Champagne, Matthieu Roy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transformation sociale par l’innovation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 237-243, 2016, Collection Innovation sociale, 978-2-7605-4387-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Suisse romande au prisme du vécu et des représentations des immigrés italiens – Une approche par l’écriture (im)migrante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+                <w:t xml:space="preserve">Marina Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Landry Charrier, Anne-Sophie Gomez et Fanny Platelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Suisse, entre consensus et conflits : enjeux et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epure, Editions et presses universitaires de Reims, pp. 141-160, 2016, 978-2-3749-024-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier, géoréférencer, indexer le &amp;quot;Voyage en Auvergne&amp;quot; d'Etienne-jean Delécluze : expériences pluridisciplinaires pour la création d'un musée virtuel à partir d'un album de dessins du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, UCA, Handicap et citoyenneté, pp 233-247, 2020</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Flauraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier les récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-157, 2016, CERAMAC (35), 978-2-84516-636-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Rurality, Ruralism and Rural Tourism - Challenges and Coping Strategies</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier les récits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.169-188, 2019, 9789389212334</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-9, 2016, CERAMAC (35), 978-2-84516-636-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier les récits : remarques finales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier les récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°35 collection CERAMAC, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-84516-636-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments de conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labellisation et mise en marque des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34 (collection CERAMAC), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 625-628, 2015, 9782845166349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01110221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labellisation et mise en marque des territoires : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labellisation et mise en marque des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34 (collection CERAMAC), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-9, 2015, 9782845166349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01110215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villages du livre : un modèle sans label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bordessoule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labellisation et mise en marque des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 581-602, 2015, collection CERAMAC, 9782845166349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01110186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation idéologique de l'espace dans la lettre I, 5 de Sidoine Apollinaire : cartographie géo-littéraire d'un voyage de Lyon à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Stoehr-Monjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Voisin et Marielle de Béchillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace dans l’Antiquité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan (collection Kubaba), p. 267-285, 2015, 978-2-343-05822-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté territorialisée : montagnes idéalisées et critique sociale de Jules Vallès à Alain Chany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Dupuy et Jean-Yves Puyo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imaginaire géographique. Entre géographie, langue et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université de Pau et des Pays de l'Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 349-360, 2014, Collection Spatialités, 9-782353-110605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01110263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard sur l'héritage littéraire de Jean Giraudoux à Bellac.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bonniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simona Jişa, Diana-Adriana Lefter, Yvonne Goga, Silvia-Adriana Apostol, Alexandrina Mustăţea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Giraudoux : Écrire/décrire ou le regard créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Casa Cărţii de Ştiinţă, pp. 251-262, 2013, 978-606-17-0416-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt de Princesse Mononoké d'Hayao Miyazaki : une contribution poétique à la prise de conscience environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armelle Decaulne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbres et dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.203-218, 2013, Croisée des SHS, 9-782845-166080</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00820508v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours anti-lait, entre éthique et diététique. Essai d'interprétation d'hypermodernes attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Ricard (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les reconfigurations récentes des filières laitières en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, Clermont-Ferrand, p. 372-390, 2013, CERAMAC, ISSN 1242-7780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropique Kaboul, nulle part au coeur du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Madoeuf et Raffaele Cattedra (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire les villes. Panoramas du monde urbain contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, p. 271-282, 2012, Villes et territoires, 1635-6187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Auvergnats, l'imaginaire, la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Auvergne au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Page Centrale, pp.36-41, 2012, 979-10-90367-02-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00820412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre ruralité et urbanité : l'originalité des moyennes montagnes industrialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Stubbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Luginbûhl (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles urbanités, nouvelles ruralités en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. I. E. Peter Lang, Bruxelles, Bern, Berlin, Frankfurt am Main, New York, Oxford, Wien, pp.211-213, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d'une fermeture programmée. Combat d'un territoire en marge pour le maintien du service public, plaidoyer de géographes pour l'égalité des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck CHIGNIER-RIBOULON et Nora SEMMOUD. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle attractivité des territoires et engagement des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp. 215-233, 2007, CERAMAC, n°24, ISBN 978-2-84516-370-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se cultiver dans &amp;quot; le désert &amp;quot; ? Une géographie de l'offre culturelle dans les campagnes de faible densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARTHE, L., CAVAILLE, F., EYCHENNE, C., PILLEBOUE, P. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habiter et vivre dans les campagnes de faible densité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, Presses Universitaires Blaise Pascal, p. 741-757, 2007, CERAMAC, 978-2-84516-353-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture, levier de développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...2374 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rieutort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Massif central, hautes terres d'initiatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.45-48, 2006, CERAMAC, ISBN 2-84516-333-9</w:t>
@@ -6606,51 +6606,51 @@
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les récits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mauricette Fournier </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Blaise Pascal, collection CERAMAC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, pp.242, 2016, Cartographier les récits, 978-2-84516-636-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6681,51 +6681,51 @@
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labellisation et mise en marque des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mauricette Fournier. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (collection CERAMAC), 633 p., 2014, 9782845166349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6847,51 +6847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French social workshops, a central tool in low density rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7024,51 +7024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of disabled persons in rural areas: a geographical approach for understanding well being and proximities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7635,3733 +7635,3733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Insertion socio-professionnelle des personnes en situation de handicap et reterritorialisation de l’approvisionnement alimentaire : la double mission des Établissements et Services d’Aides par le Travail (ESAT) ruraux français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Rurales 2021 Les relations villes campagnes face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque organisé par les commissions de géographie rurale et de géographie du commerce du CNFG (Comité National Français de Géographie) et par la commission "Agricultural Geography and Land Engineering" de l'UGI (Union Géographique Internationale). Porté par INRAE UMR Innovation en partenariat avec l’UMR Art-Dev, l'UMR LAGAM, l’Ecole française de Rome et la MSH de Montpellier., Mar 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du tourisme de villégiature à l'expérience du &amp;quot;Nord&amp;quot; : ce que la cartographie narrative nous dit des représentations socio-spatiales des Laurentides dans le roman graphique de Michel Rabagliati.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I territori locali fra valorizzazione endogena e fruizione turistica sostenibile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Genova, Mar 2021, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture and disability. Rural social workshops, long term integration opportunities for people with disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International symposium on work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International symposium on work in agriculture (ISWA), Mar 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion et accessibilité à l'enseignement supérieur. Résultats d'une enquête quantitative auprès d'étudiants en situation de handicap de l’Université Clermont-Auvergne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisé par le Réseau franco-latino-américain de recherche sur le handicap (FRLA), l’équipe de recherche « Participation sociale et villes inclusives » (PSVI) et le Réseau international sur le processus de production du handicap (RIPPH), Jun 2021, Québec (en ligne), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03262057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Établissements ou Services d'Aide par le Travail (ESAT), acteurs de l'insertion socio-professionnelle des travailleurs en situation de handicap résidant en milieu rural : exemple de l’ASPH de Rochefort Montagne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisé par le Réseau franco-latino-américain de recherche sur le handicap (FRLA), l’équipe de recherche « Participation sociale et villes inclusives » (PSVI) et le Réseau international sur le processus de production du handicap (RIPPH), Jun 2021, Québec (en ligne), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03262084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation spatiale comme indicateur d’inclusion et de «bienêtre» des personnes en situation de handicap mental ou psychique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Social Dimensions of Cognitive Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IV Giornate di Studio della rete “CARTOTÊTE”, Oct 2021, Gênes, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03408130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French support and work assistance establishments (ESAT), actors of the integration of disabled workers and vectors of socio-territorial innovation in rural areas. The example of the sawmill carpentry of Rochefort-montagne (Puy-de-Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th EUGEO Congress on the Geography of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier avec un handicap au temps de la COVID 19 : ce qu’elles en disent. Entretiens avec des étudiantes de l’Université Clermont-Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque [à distance] "Handicap, éducation et enseignement supérieur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par l'université de Guyane, Oct 2020, Cayenne,, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03160138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation de la ressource littéraire dans le département de l’Allier (France) : retour sur une expérience de recherche-action participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Entrepreneurship Education in Rural Areas: how do you become a “learning territory”? / Perspectives dans la formation à l'entrepreneuriat en milieu rural : comment devenir un "territoire apprenant » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CULT'RURAL+ CONFERENCE, co-funded by the Erasmus+ Programme of the European Union, Nov 2020, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation des ressources locales par des démarches participatives: recherche-action et innovations territoriales dans le Massif central français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[conférence invitée organisée par le Groupe de recherche et d’intervention régionales à l'UQAC]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Saguenay, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02085601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living and working in rural aras, social workshops action, from integration to inclusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building Bridges towards a Common Goal: Advancing and Promoting Equity and Accessibility amongst People with Disabilities Worldwide”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4th World disability and rehabilitation conference/ Tikim, Nov 2019, BANGKOK, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living and working in rural areas, between personal development and sharing territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th World Disability &amp; Rehabilitation Conference 2019 : “Building Bridges towards a Common Goal: Advancing and Promoting Equity and Accessibility amongst People with Disabilities Worldwide”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Institute of Knowledge Management, Nov 2019, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes réglementaires, cartes virtuelles : les outils d'un programme de recherche pluridisciplinaire au service de l'accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Cercles de conversation » Congrès 2019 de la Fédération des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne d’études sur le handicap, Jun 2019, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de formation géographique en France : l'interdisciplinarité des masters professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Geo-grafie, turismi e valorizzazione dei territori. Sfide contemporanee tra didattica e nuove professionalita"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipartimento DISFOR, Universita di Genova, campus di Savona, Apr 2019, Savona, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme littéraire; état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“GÉOCRITIQUE DE LA SEINE, UN FLEUVE ENTRE ART ET LITTÉRATURE”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie et École Supérieure d’Art du Havre et de Rouen, Jun 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes réglementaires, cartes virtuelles : les outils d'un programme de recherche pluridisciplinaire au service de l'accessibilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Cercles de conversation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès 2019 de la Fédération canadiennes des sciences humaines, Session de l'Association canadienne d’études sur le handicap; University of British Columbia, Jun 2019, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivains, une ressource territoriale pour les petites villes ? Expériences et limites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Storytelling urbain et littérature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les pas de Paul, héros du roman graphique de Michel Rabagliati. Cartographie narrative, espaces et mobilités d'agrément dans les Laurentides (Québec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage au Québec : auto et hétéro-représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interuniversitaire d'Etudes Québécoises (CISQ), Apr 2019, Gênes, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile adaptation des dispositifs d’aide en faveur de l’employabilité des personnes ayant des incapacités psychiques. Exemple du département de l’Allier (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap, emploi et insertion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont-Auvergne, Nov 2018, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the artists trail. Methodologies for the construction of hiking routes in rural areas of the French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Rurality, Ruralism, and Rural Tourism: Challenges and Coping strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Tourism, Hotel, Hospitality and Heritage studies Jamia Milla Islamia, New Delhi, India /, Nov 2018, New Delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme littéraire et valorisation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Economics. Literature. Language." VII International Scientific Conference of the Center for Economic Research of St. Petersburg State University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for the Study of Economic Culture, St Petersburg State University, Jun 2018, Saint Pétersbourg Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et accessibilité à la culture et à l'éducation dans les espaces périphériques du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Regards croisés sur le handicap en contexte francophone </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence internationale organisée par l'Université de Saint-Boniface, Winnipeg (Manitoba, Canada), Jun 2018, Winnipeg, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une démographie singulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences "La France, une géographie originale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 'Université Ouverte Clermont-Auvergne Mar 2017, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relecture cartographique et géopolitique du quotidien urbain dans les pas d'un candide - Chroniques de Jérusalem de Guy Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 ÈME CONGRÈS EUGEO, Geography for Europe (session "Cartographie des parcours : Voyager, représenter et mobiliser" animée par M. Fournier et F. Troin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sociétés de Géographie Européennes, Sep 2017, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary heritage and place building for communities : the case of Allier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “What does Heritage change ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, troisième conférence biannuelle organisée par Association of Critical Heritage Studies., Jun 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation numérique des patrimoines littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Un autre voyage extraordinaire”, VIIÈME Colloque Hispano-luso-Français, Textes, Territoires, Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches T3 AxEL, Université de Saragosse, Apr 2016, Huesca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accueil des personnes handicapées en Lozère : entre ressource et humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session « Migration : réseaux d’acteurs et accueil de nouvelles populations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53e colloque de l’ASRDLF "Territoires et frontières : le développement à l’épreuve des régions frontalière", organisé par l'Université du Québec en Outaouais (UQO)., Jul 2016, Gatineau, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du flâneur à l'acteur, valorisation du patrimoine littéraire en Bourbonnais (département de l'Allier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et littérature. Résonances urbaines et régionales européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences de la Société et Global Studies Institute (GSI) de l'Université de Genève, Apr 2016, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique littéraire des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à Cleveland State University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cleveland, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the writers trail : a tale of participatory research in literary place building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond the great beauty - Rescaling heritage and tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Advanced Studies in Tourism (CAST) of the University of Bologna, in partership with RSA, Research Network on Tourism and Regional Development, Feb 2016, Rimini, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes et récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Stoehr-Monjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations territoriales (séminaire de la Maison des sciences de l'Homme de Clermont-Ferrand)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement local et associations de patrimoine littéraire de l’Allier en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session « La ressource littéraire au contact des lieux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53e colloque de l’ASRDLF, "Territoires et frontières : le développement à l’épreuve des régions frontalières", organisé par l'Université du Québec en Outaouais (UQO)., Jul 2016, Gatineau, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau migratoire et intégration des nouveaux migrants : exemple des communautés mozabites d'El Eulma (Algérie) et de Marseille ( France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Abderrezek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Session « Migration : réseaux d’acteurs et accueil de nouvelles populations » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53e colloque de l’ASRDLF, "Territoires et frontières : le développement à l’épreuve des régions frontalières", organisé par l'Université du Québec en Outaouais, Jul 2016, Gatineau, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Voyage en Auvergne d’Étienne-Jean Delécluze, itinéraire et cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Regond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études de l'Académie des sciences, lettres et arts de Clermont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des sciences, lettres et arts de Clermont, Feb 2015, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours anti lait /anti élevage en réaction à l'hyper modernité des process alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence invitée ] Réflexion sur les débats du lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison du lait, Centre National Interprofessionnel de l'Economie Laitière (CNIEL) Dec 2015, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et récit à l’épreuve des lieux : itinéraires de randonnée et clusterisation touristique linéaire – Exemples du Chemin de Saint-Jacques (GR 65) et du Chemin de Stevenson (GR70)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tourisme de mémoire un atout pour les collectivités territoriales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-organisé par le Groupement de Recherche sur l’Administration Locale en Europe (GRALE) et le laboratoire CERAMAC (Université Blaise-Pascal), Apr 2015, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche-action et innovation territoriale. Exemples de mobilisation des ressources locales par des démarches participatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur le développement territorial et Université du Québec à Chioutimi, Oct 2015, Chicoutimi, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01232027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique genrée de l’espace public à l’épreuve d’une légitimité culturelle : le cas de la minorité Mozabite immigrée dans le nord algérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Abderrezek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Sguardi di genere »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seminario internazionale e transdisciplinare del gruppo di ricerca Genere e Geografia dell’A.Ge.I, May 2015, Sienne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage et patrimoine géologique à travers le &amp;quot;Voyage en Auvergne&amp;quot; d’Étienne-Jean Delécluze. Apports des technologies numériques pour une approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Regond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages pittoresques et romantiques dans l’ancienne France : Littérature et patrimoine dans la première moitié du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers d’études nodiéristes (CPTC), Jan 2015, Musée de la vie romantique, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01134680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Suisse romande au prisme des représentations des immigrés italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaimo Angela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+                <w:t xml:space="preserve">Marina Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Suisse entre consensus et conflits : enjeux et représentations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme Germanosphères de la maison des Sciences de l'Homme, Université Blaise Pascal, Nov 2015, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la ruralité islandaise dans les romans policiers d’Arnaldur Indridason et Arni Thorarinsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecriture du rural / Rural writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUGEO 2015, Aug 2015, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01232028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de la littérature à la connaissance anthropologique du Massif central : déclinaisons de la famille-souche chez Pierre Bergounioux (Miette) et Marie-Hélène Lafon (Les derniers indiens)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Pierre Bergounioux ou l'enquête sur le monde »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Hélène Jacquet, Groupe de recherche sur l'extrême contemporain (GREC) de l'Université Aldo Moro de Bari et Institut Français d'Italie, Oct 2014, Bari, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la frontière. Exploration géopolitique et géolittéraire aux marges du Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque franco-allemand " Le mouvement des frontières : déplacement, brouillage, effacement " organisé par le Célis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre reconnaissance internationale et méconnaissance locale : quelle place pour Albert Londres à Vichy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Ecriture et territoire "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées internationales et pluridisciplinaires organisées par M. Fournier (Ceramac) et S. Coyault (Célis), Jun 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines littéraires et &amp;quot; mise en littérature &amp;quot; de l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire italo-français " Récits du territoire entre réalité et imaginaire / Racconti del territorio fra realtà ed immaginario " organisé par l' O.S.So. (Osservatorio per lo studio dello sviluppo sostenibile), Université de Sienne/ Arezzo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Arezzo, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture et développement local : espaces d'expérimentation de nouvelles ressources territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel du Pôle rural (Pour l'étude pluridisciplinaire des sociétés et des espaces ruraux) de la Maison de la recherche et des Sciences Humaines de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Limania d'Overnia : un épisode de la Guerre des Gaules de Jules César cartographié par Gabriel Simeoni. L'apport du numérique pour la relecture d'une cartographie narrative du XVIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 Les relations villes campagnes face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque organisé par les commissions de géographie rurale et de géographie du commerce du CNFG (Comité National Français de Géographie) et par la commission "Agricultural Geography and Land Engineering" de l'UGI (Union Géographique Internationale). Porté par INRAE UMR Innovation en partenariat avec l’UMR Art-Dev, l'UMR LAGAM, l’Ecole française de Rome et la MSH de Montpellier., Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">"Cartographier les récits : enjeux méthodologiques et technologiques ", colloque du 82e congrès de l'Association francophone pour le savoir - Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture et pratique de l’espace urbain. Analyse de la production et de l’appropriation spatiale à partir des exemples comparés des communautés mozabites de Ghardaïa et Sétif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Abderrezek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Défis et perspectives de l’habitat en Algérie : comprendre pour mieux agir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire VILLE, URBANISME ET DÉVELOPPEMENT DURABLE (VUDD) de l’Ecole Polytechnique d’Architecture et d’Urbanisme d’Alger (EPAU), Nov 2014, Alger, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une innovation sociale à la définition d'un projet de territoire : la capacité mobilisatrice d'une association d'insertion dans un milieu montagnard marginalisé. L'exemple des Ateliers de la Bruyère au Pays de Saugues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, International symposium on work in agriculture (ISWA), Mar 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" La transformation sociale par l'innovation sociale "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IVe colloque international du laboratoire CRISES, Université du Québec à Montréal (UQAM), Apr 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...3377 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978230v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01089265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de la culture dans le développement des territoires d'Auvergne - Bilan et prospective</w:t>
               </w:r>
@@ -12686,64 +12686,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vuilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12807,64 +12807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vuilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12915,51 +12915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture sociale et thérapeutique : ESAT ruraux et insertion sociale et professionnelle des personnes en situation dehandicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12991,355 +12991,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agriculture et handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2th Simposium on Work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agriculture et handicap Les ESAT ruraux, des opportunités d'insertion durable pour les personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vuilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWA 2021 - Deuxième symposium international sur le travail dans l'agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Clermont Ferrand (virtual), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03160136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes et plans au coeur d'un projet au service de l'accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Cercles de conversation » Congrès 2019 de la Fédération des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03259120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôle laine : une recherche-action pour un projet de développement global du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13409,51 +13409,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller les acteurs des territoires pour vivre et travailler avec un handicap en milieu rural : synthèse des résultats et préconisations de la recherche. Programme « Outiller les territoires afin de permettre plus de choix pour travailler et vivre avec un handicap en milieu rural » financé par la Fondation Internationale de la Recherche Appliquée sur le Handicap (FIRAH), 2019-2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13514,51 +13514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du programme &amp;quot;Outiller les acteurs des territoires pour vivre, travailler et choisir d’évoluer avec un handicap en milieu rural&amp;quot; (recherche-action)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13602,51 +13602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'insertion professionnelle des personnes en situation de handicap mental ou psychique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenaelle Kervadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13760,195 +13760,195 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un projet de coopération territoriale pour la structuration d'un pôle laine en Pays de Saugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Berthold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CERAMAC. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Développement d'un projet de coopération territoriale pour la structuration d'un pôle laine en Pays de Saugues » (rapport final)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Berthold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15250,51 +15250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45 (3), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15734,51 +15734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300614v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10393" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marengo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259117v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Escuriet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sanson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.14003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Regond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07884-5.p.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/rrd.23.2017.064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Abderrezek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12930" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Stoehr-Monjou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12689" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.7178" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.8.257-274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1442" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00890152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00888888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Samson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombier Clara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fls.usmba.ac.ma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anebooks.com/bookdetails.asp?id=2088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/rural-writing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ducrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caoa.fr/spip.php?article177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zouari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/6404-9782600018333.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Langlois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382047v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alaimo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Geographie_Humaine.php" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bordessoule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820508v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Stubbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881835v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/98-cartographies-en-mouvement-9782845166424.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01989944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05371443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647171v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185970v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085601v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162487v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930435v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930438v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821709v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344951v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344948v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178277v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312492v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaimo Angela" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01089226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978206v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071302v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01089265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00890948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lompech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978215v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00891254v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00890448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00891527v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00891801v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881830v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881828v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250364v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776701v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dumas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160136v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760652v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delerce" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071358v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983142v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415707v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Kervadec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masurier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthold" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482921v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943586v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881810v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881815v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881816v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881817v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085609v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085605v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980303v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980316v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487348v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135812v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382054v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12368" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300614v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10393" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Escuriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sanson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.14003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuilbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marengo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Regond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07884-5.p.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/rrd.23.2017.064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Abderrezek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12930" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Stoehr-Monjou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12689" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.7178" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.8.257-274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1442" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00890152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00888888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Samson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombier Clara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fls.usmba.ac.ma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anebooks.com/bookdetails.asp?id=2088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/rural-writing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ducrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caoa.fr/spip.php?article177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zouari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/6404-9782600018333.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alaimo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Langlois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Geographie_Humaine.php" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bordessoule" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820508v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Stubbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881835v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/98-cartographies-en-mouvement-9782845166424.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01989944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05371443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647171v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085601v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162487v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821709v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344951v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344948v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344970v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178277v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232027v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312492v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaimo Angela" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01089226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978206v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071310v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071302v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01089265v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978230v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00890948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lompech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978215v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00891254v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00890448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00891527v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00891801v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881830v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881828v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250364v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776701v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dumas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760652v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delerce" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071358v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983142v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415707v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Kervadec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masurier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthold" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482921v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943586v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881810v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881815v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881816v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881817v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085609v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085605v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980303v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980316v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487348v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135812v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382054v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12368" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>