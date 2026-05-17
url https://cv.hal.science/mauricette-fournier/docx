--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -366,1393 +366,1393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French Support and Work Assistance Establishment and Social and Professional Integration of Workers With Disabilities in Rural Areas. The Example of Habert (Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Lusófona de Estudos Culturais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Inclusão das Pessoas com Deficiência. Políticas, Práticas, Investigação e Narrativas / Inclusion of Persons With Disabilities. Policies, Practices, Research and Narratives, 8 (2), pp 41-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Établissements et Services d’Aide par le Travail (ESAT) français face à la pandémie de COVID 19 : le rôle du territoire et de la proximité dans l’adaptation à la crise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.14003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.14003⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03259117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisons d’écrivains et tourisme littéraire : une valorisation culturelle des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°24, pp. 10-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03551786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheminement littéraire en Bourbonnais : une expérience de recherche-action participative pour la valorisation de la ressource littéraire du département de l’Allier (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le tourisme littéraire, 37, 1 | 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme littéraire, lire entre les lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Inclusão das Pessoas com Deficiência. Políticas, Práticas, Investigação e Narrativas / Inclusion of Persons With Disabilities. Policies, Practices, Research and Narratives, 8 (2), pp 41-61</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le tourisme littéraire, 37, 1 | 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Maisons d’écrivains et tourisme littéraire : une valorisation culturelle des territoires</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Voyage en Auvergne d’Étienne-Jean Delécluze. Paysage volcanique et patrimoine géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Regond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Voyages pittoresques et romantiques : littérature et patrimoine dans la première moitié du XIXe siècle, 2018 – 1, n° 5, p. 119 -134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07884-5.p.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The disabled people, a tool for rural re-development. the case of Marvejols (Lozère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research for Rural Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, RESEARCH FOR RURAL DEVELOPMENT 2017, volume 2, p. 166-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22616/rrd.23.2017.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités culturelles sexuées et pratiques de l’espace public: exemple de la diaspora Mozabite immigrée à El Eulma (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Abderrezek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le tourisme littéraire, 37, 1 | 2018</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, "Genere e Geografia", a cura di Marcella Schmidt di Friedberg, Marina Marengo e Valeria Pecorelli, 53 /2017, pp 47-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Voyage en Auvergne d’Étienne-Jean Delécluze. Paysage volcanique et patrimoine géologique</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme LIDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Regond</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La Maison des sciences de l'Homme de Clermont : une décennie au service des SHS et de l'interdiciplinarité, 130 (618), pp.251-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie, littérature, territoires; Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Géographie, littérature, territoires, 31 / 2016, http://tem.revues.org/3769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Arpenter le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07884-5.p.0119⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Arpenter le monde, 2 / 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.12930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01119713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie géo-littéraire et géo-historique de la mobilité aristocratique au Ve siècle d’après la correspondance de Sidoine Apollinaire : du voyage officiel au voyage épistolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22616/rrd.23.2017.064⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Stoehr-Monjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Arpenter le monde, 2/2014, http://belgeo.revues.org/12689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.12689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kaouther Abderrezek</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01119709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre naturalisation de la montagne et patrimonialisation identitaire : l'ambivalence des représentations du Cantal dans les topoguides de randonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Géographie des guides et récits de voyage (3), pp.article en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.7178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres écrivains des montagnes de Haute-Loire, Jules Vallès et Alain Chany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Mézenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°24, pp.73-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00820426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du développement des énergies renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, "Genere e Geografia", a cura di Marcella Schmidt di Friedberg, Marina Marengo e Valeria Pecorelli, 53 /2017, pp 47-55</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, hors-série "les énergies renouvelables", pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La Maison des sciences de l'Homme de Clermont : une décennie au service des SHS et de l'interdiciplinarité, 130 (618), pp.251-267</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation de la nature et expression du sentiment national dans les films d'animation japonais : l'exemple de Princesse Mononoké d'Hayao Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, " Nationalisme et arts " (n°8), p.213-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...466 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00881825v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00731337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les locals et la mondialisation</w:t>
               </w:r>
@@ -2421,3133 +2421,3133 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inclusion et accessibilité à l’enseignement supérieur. Enquête quantitative auprès d’étudiants en situation de handicap de l’Université Clermont-Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Faberon et Carole Hassoun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap, éducation et enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Éditions Recherches sur la cohésion sociale, pp.61-82, 2024, 978-2-492091-11-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étudier avec un handicap au temps de la COVID-19. Entretiens avec des étudiantes de l’Université Clermont-Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Faberon et Carole Hassoun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap, éducation et enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Éditions Recherches sur la cohésion sociale, pp.83-93, 2024, 978-2-492091-11-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Samson</w:t>
+                <w:t xml:space="preserve">hal-04562169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences vécues de jeunes travailleurs affectés de troubles psychiques ou d’une déficience intellectuelle dans des établissements et services d’Aide par le travail (ESAT) ruraux de la Région Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 10, Éditions Recherches sur la cohésion sociale, pp.83-93, 2024, 978-2-492091-11-7</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faberon Florence et Rivoal Morgane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse, handicap, vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Editions Recherches sur la Cohésion sociale, pp 219-223, 2023, EAN 9782492091056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 10, Éditions Recherches sur la cohésion sociale, pp.61-82, 2024, 978-2-492091-11-7</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZAD (zone à défendre) et «Territoire rural autonome» : matérialisation de l'utopie, invention d'un nouvel habiter de l'espace rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombier Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martín Gómez-Ullate García de León. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El futuro de la Europa rural. Emprendimiento, cultura y patrimonio / The Future of Rural Europe. Entrepreneurship, culture and heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wancelen editorial, pp 42-56, 2022, ISBN : 978-84-19388-57-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04744937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ZAD (zone à défendre) : une approche utopique de l'habiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombier Clara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdelghani EL HIMANI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopie/Dystopie ou la volonté de transformer le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Mawsoua Editions; Faculté des lettres et des sciences humaines Saïs-Fès, Université Sidi Mohamed Ben Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 149-165, 2022, 978 9920 9380 5 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03807942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographies en mouvement. Parcours sensibles, narration et participation (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier; Florence Troin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographies en mouvement. Parcours sensibles, narration et participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°4, Presses Universitaires Blaise Pascal, pp. 7-13, 2021, Territoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03408166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des structures d’insertion par l’activité économique dans le parcours professionnel des travailleurs handicapés psychiques : problèmes d’accessibilité et de périmètres d’intervention dans le département de l’Allier (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Faberon, Maria Fernanda Arentsen et Thierry Morel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap, emploi et insertion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCA, Handicap et citoyenneté, pp 233-247, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Artists’ Trail- Methodologies for the Construction of Hiking Routes in Rural areas of the French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sumedha Agarwal; Aditya Ranjan; Vijay Kumar; Nimit Chowdhary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rurality, Ruralism and Rural Tourism - Challenges and Coping Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-188, 2019, 9789389212334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle innovation pour un territoire et une ressource marginalisés ? L'exemple de la filière laine en Margeride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Margetic, Hélène Roth, Michaël Pouzenc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les campagnes européennes : espaces d’innovations dans un monde urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi (PUM)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-50, 2018, Géographie - Ruralités Nord-Sud, 978-2-8107-0546-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. From Regionalist Literature to Literature of the Regionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural Writing. Geographical Imaginary and Expression of a New Regionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 1-12, 2018, 978-1-5275-0643-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01761303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From La Montagne by Jean Ferrat to the Website of the Regional Natural Park of the Mounts of Ardèche (France): Geographical Imaginary and Development of a New Territoriality in the Ardèche Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural Writing. Geographical Imaginary and Expression of a New Regionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 98-113, 2018, 978-1-5275-0643-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01761313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire la spatialité et la régionalité avec les écrivains contemporains - Apports de Georges Perec et Pierre Bergounioux aux sciences du territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural Writing. Geographical Imaginary and Expression of a New Regionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 75-97, 2018, 978-1-5275-0643-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01761310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heurs et malheurs des œuvres du 1% artistique de l'enseignement universitaire à Clermont-Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Regond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur le patrimoine mobilier de l'enseignement scolaire et universitaire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errance / Actes Sud / Association des conservateurs des Antiquités et objets d'art de France </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.198-210, 2017, 978-2-87772-624-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, être du M'Zab et d'ailleurs. Regard interdisciplinaire autour des modalités de la circulation migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Abderrezek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Denooz et Sylvie Thiéblemont-Dollet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déplacements et Publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Interculturalités, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.87-104, 2017, 2814302973</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation territoriale en espace rural fragile : capacités mobilisatrices d'une association d'insertion en Pays de Saugues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Juan-Luis Klein, Annie Camus, Christian Jetté, Christine Champagne, Matthieu Roy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transformation sociale par l’innovation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 237-243, 2016, Collection Innovation sociale, 978-2-7605-4387-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Suisse romande au prisme du vécu et des représentations des immigrés italiens – Une approche par l’écriture (im)migrante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Landry Charrier, Anne-Sophie Gomez et Fanny Platelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Suisse, entre consensus et conflits : enjeux et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epure, Editions et presses universitaires de Reims, pp. 141-160, 2016, 978-2-3749-024-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Limagna d'Overnia : un épisode de la Guerre des Gaules de Jules César cartographié par Gabriel Siméoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvia D'AMICO et Catherine MAGNIEN-SIMONIN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gabriele Simeoni (1509-1570 ?) - Un Florentin en France entre princes et libraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol 568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Librairie Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.347-365, 2016, Collection Travaux d'Humanisme et Renaissance, 978-2-600-01833-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rural literary ressource and participatory place building in Allier, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dr. Xosé Manuel Santos Solla; Dra. Pilar Taboada de Zuñiga; Dra. Lucrezia Lopez </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turismo Rural y Desarrollo Sostenible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ( X CITURDES ), Universidade de Santiago de Compostela p 835-845, 2016, ISBN 978-84-617-5616-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier, géoréférencer, indexer le &amp;quot;Voyage en Auvergne&amp;quot; d'Etienne-jean Delécluze : expériences pluridisciplinaires pour la création d'un musée virtuel à partir d'un album de dessins du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Flauraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier les récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-157, 2016, CERAMAC (35), 978-2-84516-636-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier les récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-9, 2016, CERAMAC (35), 978-2-84516-636-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier les récits : remarques finales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier les récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°35 collection CERAMAC, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-84516-636-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments de conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labellisation et mise en marque des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34 (collection CERAMAC), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 625-628, 2015, 9782845166349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01110221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labellisation et mise en marque des territoires : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labellisation et mise en marque des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34 (collection CERAMAC), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-9, 2015, 9782845166349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01110215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villages du livre : un modèle sans label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bordessoule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labellisation et mise en marque des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 581-602, 2015, collection CERAMAC, 9782845166349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01110186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation idéologique de l'espace dans la lettre I, 5 de Sidoine Apollinaire : cartographie géo-littéraire d'un voyage de Lyon à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Stoehr-Monjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Voisin et Marielle de Béchillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace dans l’Antiquité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan (collection Kubaba), p. 267-285, 2015, 978-2-343-05822-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté territorialisée : montagnes idéalisées et critique sociale de Jules Vallès à Alain Chany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Dupuy et Jean-Yves Puyo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imaginaire géographique. Entre géographie, langue et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université de Pau et des Pays de l'Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 349-360, 2014, Collection Spatialités, 9-782353-110605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01110263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard sur l'héritage littéraire de Jean Giraudoux à Bellac.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bonniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simona Jişa, Diana-Adriana Lefter, Yvonne Goga, Silvia-Adriana Apostol, Alexandrina Mustăţea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Giraudoux : Écrire/décrire ou le regard créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Casa Cărţii de Ştiinţă, pp. 251-262, 2013, 978-606-17-0416-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt de Princesse Mononoké d'Hayao Miyazaki : une contribution poétique à la prise de conscience environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armelle Decaulne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbres et dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.203-218, 2013, Croisée des SHS, 9-782845-166080</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00820508v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours anti-lait, entre éthique et diététique. Essai d'interprétation d'hypermodernes attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Ricard (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les reconfigurations récentes des filières laitières en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, Clermont-Ferrand, p. 372-390, 2013, CERAMAC, ISSN 1242-7780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropique Kaboul, nulle part au coeur du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Madoeuf et Raffaele Cattedra (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire les villes. Panoramas du monde urbain contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, p. 271-282, 2012, Villes et territoires, 1635-6187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Auvergnats, l'imaginaire, la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Auvergne au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Page Centrale, pp.36-41, 2012, 979-10-90367-02-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00820412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre ruralité et urbanité : l'originalité des moyennes montagnes industrialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Stubbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Luginbûhl (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles urbanités, nouvelles ruralités en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. I. E. Peter Lang, Bruxelles, Bern, Berlin, Frankfurt am Main, New York, Oxford, Wien, pp.211-213, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d'une fermeture programmée. Combat d'un territoire en marge pour le maintien du service public, plaidoyer de géographes pour l'égalité des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, 5, Editions Recherches sur la Cohésion sociale, pp 219-223, 2023, EAN 9782492091056</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck CHIGNIER-RIBOULON et Nora SEMMOUD. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle attractivité des territoires et engagement des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp. 215-233, 2007, CERAMAC, n°24, ISBN 978-2-84516-370-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Colombier Clara</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se cultiver dans &amp;quot; le désert &amp;quot; ? Une géographie de l'offre culturelle dans les campagnes de faible densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Wancelen editorial, pp 42-56, 2022, ISBN : 978-84-19388-57-5</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARTHE, L., CAVAILLE, F., EYCHENNE, C., PILLEBOUE, P. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habiter et vivre dans les campagnes de faible densité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, Presses Universitaires Blaise Pascal, p. 741-757, 2007, CERAMAC, 978-2-84516-353-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Colombier Clara</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture, levier de développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...329 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...2399 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rieutort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Massif central, hautes terres d'initiatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.45-48, 2006, CERAMAC, ISBN 2-84516-333-9</w:t>
@@ -7169,50 +7169,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Tourism and literary &amp;quot;factory&amp;quot; of territories in peripheral spaces »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Urban/Suburban Spaces : Culture, Mobility, Mapping" (Troisième rencontre du programme Erasmus+ SUBEUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, San Diego State University; The Huntington Library (Pasadena), Sep 2023, San Diego (Californie - EU) et Pasadena (Californie- EU), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En Nouvelle-Calédonie, le pôle Voh-Koné-Pouembout (VKP), entre un objectif de rééquilibrage social et spatial et de nouvelles distorsions géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7221,4147 +7290,4078 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les territoires périphériques et ultrapériphériques face aux crises majeures, le retour de la distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jun 2023, Le Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, San Diego State University; The Huntington Library (Pasadena), Sep 2023, San Diego (Californie - EU) et Pasadena (Californie- EU), United States</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Maisons d’écrivains et tourisme littéraire. Expériences et limites autour d'une ressource territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Patrimoine, Art, Culture, Territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIMEOS, Université Bourgogne-Franche-Comté, May 2023, Dôle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIMEOS, Université Bourgogne-Franche-Comté, May 2023, Dôle, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Nouvelle-Calédonie, le pôle Voh-Koné-Pouembout (VKP) : entre un objectif de rééquilibrage social et spatial et la perspective de nouvelles distorsions géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Jun 2023, Le Tampon, Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discontinuités et recompositions sociales et territoriales en périphérie du Grand Nouméa : exemple de la commune de Païta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Jun 2023, Le Tampon (La Réunion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04744897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre, travailler et se former en milieu rural. Expériences de jeunes travailleurs d’Établissements et Services d’Aide par le Travail (ESAT) de la Région Auvergne-Rhône-Alpes affectés de troubles psychiques ou d’une déficience intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Jun 2023, Le Tampon, Réunion, France</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap, jeunesse et vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nouvelle-Calédonie; Université Clermont-Auvergne; Université de Guyane; Collectif Handicaps (Nouvelle Calédonie), Jul 2022, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insertion socio-professionnelle des personnes en situation de handicap et reterritorialisation de l’approvisionnement alimentaire : la double mission des Établissements et Services d’Aides par le Travail (ESAT) ruraux français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Rurales 2021 Les relations villes campagnes face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque organisé par les commissions de géographie rurale et de géographie du commerce du CNFG (Comité National Français de Géographie) et par la commission "Agricultural Geography and Land Engineering" de l'UGI (Union Géographique Internationale). Porté par INRAE UMR Innovation en partenariat avec l’UMR Art-Dev, l'UMR LAGAM, l’Ecole française de Rome et la MSH de Montpellier., Mar 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du tourisme de villégiature à l'expérience du &amp;quot;Nord&amp;quot; : ce que la cartographie narrative nous dit des représentations socio-spatiales des Laurentides dans le roman graphique de Michel Rabagliati.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I territori locali fra valorizzazione endogena e fruizione turistica sostenibile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Genova, Mar 2021, Gênes, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture and disability. Rural social workshops, long term integration opportunities for people with disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Jun 2023, Le Tampon (La Réunion), France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International symposium on work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International symposium on work in agriculture (ISWA), Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion et accessibilité à l'enseignement supérieur. Résultats d'une enquête quantitative auprès d'étudiants en situation de handicap de l’Université Clermont-Auvergne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisé par le Réseau franco-latino-américain de recherche sur le handicap (FRLA), l’équipe de recherche « Participation sociale et villes inclusives » (PSVI) et le Réseau international sur le processus de production du handicap (RIPPH), Jun 2021, Québec (en ligne), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03262057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Établissements ou Services d'Aide par le Travail (ESAT), acteurs de l'insertion socio-professionnelle des travailleurs en situation de handicap résidant en milieu rural : exemple de l’ASPH de Rochefort Montagne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisé par le Réseau franco-latino-américain de recherche sur le handicap (FRLA), l’équipe de recherche « Participation sociale et villes inclusives » (PSVI) et le Réseau international sur le processus de production du handicap (RIPPH), Jun 2021, Québec (en ligne), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03262084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation spatiale comme indicateur d’inclusion et de «bienêtre» des personnes en situation de handicap mental ou psychique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vuilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Social Dimensions of Cognitive Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IV Giornate di Studio della rete “CARTOTÊTE”, Oct 2021, Gênes, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03408130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French support and work assistance establishments (ESAT), actors of the integration of disabled workers and vectors of socio-territorial innovation in rural areas. The example of the sawmill carpentry of Rochefort-montagne (Puy-de-Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th EUGEO Congress on the Geography of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier avec un handicap au temps de la COVID 19 : ce qu’elles en disent. Entretiens avec des étudiantes de l’Université Clermont-Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque [à distance] "Handicap, éducation et enseignement supérieur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par l'université de Guyane, Oct 2020, Cayenne,, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03160138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation de la ressource littéraire dans le département de l’Allier (France) : retour sur une expérience de recherche-action participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Entrepreneurship Education in Rural Areas: how do you become a “learning territory”? / Perspectives dans la formation à l'entrepreneuriat en milieu rural : comment devenir un "territoire apprenant » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CULT'RURAL+ CONFERENCE, co-funded by the Erasmus+ Programme of the European Union, Nov 2020, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living and working in rural aras, social workshops action, from integration to inclusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nouvelle-Calédonie; Université Clermont-Auvergne; Université de Guyane; Collectif Handicaps (Nouvelle Calédonie), Jul 2022, Nouméa, Nouvelle-Calédonie</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building Bridges towards a Common Goal: Advancing and Promoting Equity and Accessibility amongst People with Disabilities Worldwide”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4th World disability and rehabilitation conference/ Tikim, Nov 2019, BANGKOK, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation des ressources locales par des démarches participatives: recherche-action et innovations territoriales dans le Massif central français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[conférence invitée organisée par le Groupe de recherche et d’intervention régionales à l'UQAC]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Saguenay, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02085601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living and working in rural areas, between personal development and sharing territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th World Disability &amp; Rehabilitation Conference 2019 : “Building Bridges towards a Common Goal: Advancing and Promoting Equity and Accessibility amongst People with Disabilities Worldwide”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Institute of Knowledge Management, Nov 2019, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes réglementaires, cartes virtuelles : les outils d'un programme de recherche pluridisciplinaire au service de l'accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Cercles de conversation » Congrès 2019 de la Fédération des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne d’études sur le handicap, Jun 2019, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de formation géographique en France : l'interdisciplinarité des masters professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Geo-grafie, turismi e valorizzazione dei territori. Sfide contemporanee tra didattica e nuove professionalita"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipartimento DISFOR, Universita di Genova, campus di Savona, Apr 2019, Savona, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme littéraire; état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“GÉOCRITIQUE DE LA SEINE, UN FLEUVE ENTRE ART ET LITTÉRATURE”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie et École Supérieure d’Art du Havre et de Rouen, Jun 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes réglementaires, cartes virtuelles : les outils d'un programme de recherche pluridisciplinaire au service de l'accessibilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Cercles de conversation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès 2019 de la Fédération canadiennes des sciences humaines, Session de l'Association canadienne d’études sur le handicap; University of British Columbia, Jun 2019, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivains, une ressource territoriale pour les petites villes ? Expériences et limites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Storytelling urbain et littérature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les pas de Paul, héros du roman graphique de Michel Rabagliati. Cartographie narrative, espaces et mobilités d'agrément dans les Laurentides (Québec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage au Québec : auto et hétéro-représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interuniversitaire d'Etudes Québécoises (CISQ), Apr 2019, Gênes, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile adaptation des dispositifs d’aide en faveur de l’employabilité des personnes ayant des incapacités psychiques. Exemple du département de l’Allier (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vuilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 Les relations villes campagnes face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque organisé par les commissions de géographie rurale et de géographie du commerce du CNFG (Comité National Français de Géographie) et par la commission "Agricultural Geography and Land Engineering" de l'UGI (Union Géographique Internationale). Porté par INRAE UMR Innovation en partenariat avec l’UMR Art-Dev, l'UMR LAGAM, l’Ecole française de Rome et la MSH de Montpellier., Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Handicap, emploi et insertion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont-Auvergne, Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Genova, Mar 2021, Gênes, Italie</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the artists trail. Methodologies for the construction of hiking routes in rural areas of the French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Rurality, Ruralism, and Rural Tourism: Challenges and Coping strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Tourism, Hotel, Hospitality and Heritage studies Jamia Milla Islamia, New Delhi, India /, Nov 2018, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme littéraire et valorisation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Economics. Literature. Language." VII International Scientific Conference of the Center for Economic Research of St. Petersburg State University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for the Study of Economic Culture, St Petersburg State University, Jun 2018, Saint Pétersbourg Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et accessibilité à la culture et à l'éducation dans les espaces périphériques du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Regards croisés sur le handicap en contexte francophone </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence internationale organisée par l'Université de Saint-Boniface, Winnipeg (Manitoba, Canada), Jun 2018, Winnipeg, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une démographie singulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences "La France, une géographie originale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 'Université Ouverte Clermont-Auvergne Mar 2017, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relecture cartographique et géopolitique du quotidien urbain dans les pas d'un candide - Chroniques de Jérusalem de Guy Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 ÈME CONGRÈS EUGEO, Geography for Europe (session "Cartographie des parcours : Voyager, représenter et mobiliser" animée par M. Fournier et F. Troin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sociétés de Géographie Européennes, Sep 2017, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary heritage and place building for communities : the case of Allier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “What does Heritage change ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, troisième conférence biannuelle organisée par Association of Critical Heritage Studies., Jun 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation numérique des patrimoines littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Un autre voyage extraordinaire”, VIIÈME Colloque Hispano-luso-Français, Textes, Territoires, Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches T3 AxEL, Université de Saragosse, Apr 2016, Huesca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accueil des personnes handicapées en Lozère : entre ressource et humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session « Migration : réseaux d’acteurs et accueil de nouvelles populations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53e colloque de l’ASRDLF "Territoires et frontières : le développement à l’épreuve des régions frontalière", organisé par l'Université du Québec en Outaouais (UQO)., Jul 2016, Gatineau, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du flâneur à l'acteur, valorisation du patrimoine littéraire en Bourbonnais (département de l'Allier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et littérature. Résonances urbaines et régionales européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences de la Société et Global Studies Institute (GSI) de l'Université de Genève, Apr 2016, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique littéraire des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à Cleveland State University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cleveland, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the writers trail : a tale of participatory research in literary place building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, International symposium on work in agriculture (ISWA), Mar 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond the great beauty - Rescaling heritage and tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Advanced Studies in Tourism (CAST) of the University of Bologna, in partership with RSA, Research Network on Tourism and Regional Development, Feb 2016, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Organisé par le Réseau franco-latino-américain de recherche sur le handicap (FRLA), l’équipe de recherche « Participation sociale et villes inclusives » (PSVI) et le Réseau international sur le processus de production du handicap (RIPPH), Jun 2021, Québec (en ligne), Canada</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes et récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Stoehr-Monjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations territoriales (séminaire de la Maison des sciences de l'Homme de Clermont-Ferrand)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Organisé par le Réseau franco-latino-américain de recherche sur le handicap (FRLA), l’équipe de recherche « Participation sociale et villes inclusives » (PSVI) et le Réseau international sur le processus de production du handicap (RIPPH), Jun 2021, Québec (en ligne), Canada</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement local et associations de patrimoine littéraire de l’Allier en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session « La ressource littéraire au contact des lieux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53e colloque de l’ASRDLF, "Territoires et frontières : le développement à l’épreuve des régions frontalières", organisé par l'Université du Québec en Outaouais (UQO)., Jul 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau migratoire et intégration des nouveaux migrants : exemple des communautés mozabites d'El Eulma (Algérie) et de Marseille ( France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Abderrezek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Session « Migration : réseaux d’acteurs et accueil de nouvelles populations » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53e colloque de l’ASRDLF, "Territoires et frontières : le développement à l’épreuve des régions frontalières", organisé par l'Université du Québec en Outaouais, Jul 2016, Gatineau, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours anti lait /anti élevage en réaction à l'hyper modernité des process alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence invitée ] Réflexion sur les débats du lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison du lait, Centre National Interprofessionnel de l'Economie Laitière (CNIEL) Dec 2015, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et récit à l’épreuve des lieux : itinéraires de randonnée et clusterisation touristique linéaire – Exemples du Chemin de Saint-Jacques (GR 65) et du Chemin de Stevenson (GR70)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tourisme de mémoire un atout pour les collectivités territoriales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-organisé par le Groupement de Recherche sur l’Administration Locale en Europe (GRALE) et le laboratoire CERAMAC (Université Blaise-Pascal), Apr 2015, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Voyage en Auvergne d’Étienne-Jean Delécluze, itinéraire et cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, IV Giornate di Studio della rete “CARTOTÊTE”, Oct 2021, Gênes, Italie</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Regond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études de l'Académie des sciences, lettres et arts de Clermont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des sciences, lettres et arts de Clermont, Feb 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique genrée de l’espace public à l’épreuve d’une légitimité culturelle : le cas de la minorité Mozabite immigrée dans le nord algérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Abderrezek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Sguardi di genere »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seminario internazionale e transdisciplinare del gruppo di ricerca Genere e Geografia dell’A.Ge.I, May 2015, Sienne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par l'université de Guyane, Oct 2020, Cayenne,, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche-action et innovation territoriale. Exemples de mobilisation des ressources locales par des démarches participatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur le développement territorial et Université du Québec à Chioutimi, Oct 2015, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CULT'RURAL+ CONFERENCE, co-funded by the Erasmus+ Programme of the European Union, Nov 2020, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01232027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage et patrimoine géologique à travers le &amp;quot;Voyage en Auvergne&amp;quot; d’Étienne-Jean Delécluze. Apports des technologies numériques pour une approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Regond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages pittoresques et romantiques dans l’ancienne France : Littérature et patrimoine dans la première moitié du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers d’études nodiéristes (CPTC), Jan 2015, Musée de la vie romantique, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Saguenay, Canada</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01134680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Suisse romande au prisme des représentations des immigrés italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaimo Angela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Suisse entre consensus et conflits : enjeux et représentations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme Germanosphères de la maison des Sciences de l'Homme, Université Blaise Pascal, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la ruralité islandaise dans les romans policiers d’Arnaldur Indridason et Arni Thorarinsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecriture du rural / Rural writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUGEO 2015, Aug 2015, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01232028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la frontière. Exploration géopolitique et géolittéraire aux marges du Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque franco-allemand " Le mouvement des frontières : déplacement, brouillage, effacement " organisé par le Célis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre reconnaissance internationale et méconnaissance locale : quelle place pour Albert Londres à Vichy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Ecriture et territoire "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées internationales et pluridisciplinaires organisées par M. Fournier (Ceramac) et S. Coyault (Célis), Jun 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de la littérature à la connaissance anthropologique du Massif central : déclinaisons de la famille-souche chez Pierre Bergounioux (Miette) et Marie-Hélène Lafon (Les derniers indiens)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Pierre Bergounioux ou l'enquête sur le monde »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Hélène Jacquet, Groupe de recherche sur l'extrême contemporain (GREC) de l'Université Aldo Moro de Bari et Institut Français d'Italie, Oct 2014, Bari, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture et développement local : espaces d'expérimentation de nouvelles ressources territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel du Pôle rural (Pour l'étude pluridisciplinaire des sociétés et des espaces ruraux) de la Maison de la recherche et des Sciences Humaines de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines littéraires et &amp;quot; mise en littérature &amp;quot; de l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire italo-français " Récits du territoire entre réalité et imaginaire / Racconti del territorio fra realtà ed immaginario " organisé par l' O.S.So. (Osservatorio per lo studio dello sviluppo sostenibile), Université de Sienne/ Arezzo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Arezzo, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Limania d'Overnia : un épisode de la Guerre des Gaules de Jules César cartographié par Gabriel Simeoni. L'apport du numérique pour la relecture d'une cartographie narrative du XVIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Bridges towards a Common Goal: Advancing and Promoting Equity and Accessibility amongst People with Disabilities Worldwide”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4th World disability and rehabilitation conference/ Tikim, Nov 2019, BANGKOK, Thailand</w:t>
+              <w:t xml:space="preserve">"Cartographier les récits : enjeux méthodologiques et technologiques ", colloque du 82e congrès de l'Association francophone pour le savoir - Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une innovation sociale à la définition d'un projet de territoire : la capacité mobilisatrice d'une association d'insertion dans un milieu montagnard marginalisé. L'exemple des Ateliers de la Bruyère au Pays de Saugues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, The International Institute of Knowledge Management, Nov 2019, Bangkok, Thailand</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" La transformation sociale par l'innovation sociale "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IVe colloque international du laboratoire CRISES, Université du Québec à Montréal (UQAM), Apr 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association canadienne d’études sur le handicap, Jun 2019, Vancouver, Canada</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture et pratique de l’espace urbain. Analyse de la production et de l’appropriation spatiale à partir des exemples comparés des communautés mozabites de Ghardaïa et Sétif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Abderrezek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Défis et perspectives de l’habitat en Algérie : comprendre pour mieux agir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire VILLE, URBANISME ET DÉVELOPPEMENT DURABLE (VUDD) de l’Ecole Polytechnique d’Architecture et d’Urbanisme d’Alger (EPAU), Nov 2014, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...2622 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089265v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00978230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de la culture dans le développement des territoires d'Auvergne - Bilan et prospective</w:t>
               </w:r>
@@ -12699,51 +12699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vuilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12820,51 +12820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vuilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13036,51 +13036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vuilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13157,51 +13157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vuilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWA 2021 - Deuxième symposium international sur le travail dans l'agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Clermont Ferrand (virtual), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13295,51 +13295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôle laine : une recherche-action pour un projet de développement global du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13760,195 +13760,195 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un projet de coopération territoriale pour la structuration d'un pôle laine en Pays de Saugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Berthold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CERAMAC. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Développement d'un projet de coopération territoriale pour la structuration d'un pôle laine en Pays de Saugues » (rapport final)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...116 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Berthold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15734,51 +15734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300614v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10393" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Escuriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sanson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.14003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuilbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marengo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Regond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07884-5.p.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/rrd.23.2017.064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Abderrezek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12930" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Stoehr-Monjou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12689" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.7178" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.8.257-274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1442" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00890152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00888888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Samson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombier Clara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fls.usmba.ac.ma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anebooks.com/bookdetails.asp?id=2088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/rural-writing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ducrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caoa.fr/spip.php?article177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zouari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/6404-9782600018333.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alaimo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Langlois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Geographie_Humaine.php" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bordessoule" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820508v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Stubbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881835v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/98-cartographies-en-mouvement-9782845166424.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01989944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05371443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647171v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085601v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162487v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821709v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344951v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344948v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344970v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178277v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232027v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312492v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaimo Angela" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01089226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978206v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071310v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071302v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01089265v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978230v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00890948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lompech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978215v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00891254v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00890448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00891527v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00891801v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881830v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881828v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250364v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776701v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dumas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760652v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delerce" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071358v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983142v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415707v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Kervadec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masurier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthold" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482921v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943586v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881810v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881815v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881816v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881817v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085609v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085605v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980303v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980316v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487348v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135812v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382054v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12368" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300614v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10393" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Escuriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sanson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.14003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marengo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Regond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07884-5.p.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/rrd.23.2017.064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Abderrezek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12930" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Stoehr-Monjou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12689" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.7178" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.8.257-274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1442" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00890152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00888888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Samson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombier Clara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fls.usmba.ac.ma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anebooks.com/bookdetails.asp?id=2088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/rural-writing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ducrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caoa.fr/spip.php?article177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zouari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alaimo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/6404-9782600018333.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Langlois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Geographie_Humaine.php" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bordessoule" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820508v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Stubbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881835v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00889789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/98-cartographies-en-mouvement-9782845166424.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01989944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05371443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647171v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04851092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085601v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162487v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821709v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344951v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344948v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178271v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312492v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaimo Angela" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071337v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01089226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071310v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071302v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01089265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00890948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lompech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978215v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00891254v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00890448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00891527v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00891801v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881830v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881828v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250364v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776701v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dumas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04760652v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delerce" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071358v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983142v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415707v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Kervadec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masurier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthold" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482921v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943586v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881810v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881815v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881816v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881817v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085609v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085605v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980303v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980316v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487348v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135812v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382054v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12368" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>