--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -386,512 +386,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État, les associations et le vagabondage</w:t>
+                <w:t xml:space="preserve">Tensions entre conception du travail et rationalisation budgétaire : le cas des PASS à l’hôpital public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857072v1</w:t>
+                <w:t xml:space="preserve">hal-04235723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions entre conception du travail et rationalisation budgétaire : le cas des PASS à l’hôpital public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'écriture de la thèse, une improvisation méthodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Andrés Herrera Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.6160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235723v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture de la thèse, une improvisation méthodique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Andrés Herrera Ríos</w:t>
+                <w:t xml:space="preserve">[Avant-propos] Saisir le sans-abrisme : cadrages, expériences, politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Boulet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.6160⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.231.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061163v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04372496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Avant-propos] Saisir le sans-abrisme : cadrages, expériences, politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Entretien] Enquêter sur (et avec) les sans-domicile : une trajectoire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Marpsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.7-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.231.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1, pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.231.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04372496v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04372511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Entretien] Enquêter sur (et avec) les sans-domicile : une trajectoire de recherche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’État, les associations et le vagabondage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1, pp.65-73. </w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.9-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.231.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gap.232.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04372511v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lutte sans classes</w:t>
               </w:r>
@@ -1013,350 +1013,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débattre du sans-abrisme : retour sur un colloque international</w:t>
+                <w:t xml:space="preserve">Aller aux archives, entrer sur le terrain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Maurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
+                <w:t xml:space="preserve">Nicolas Simonpoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre de l'ONPES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Citoyens de papier en Afrique, 112 (3), pp.123-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01958632v1</w:t>
+                <w:t xml:space="preserve">hal-01892989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Jean-Noël Retière et Jean-Pierre Le Crom, Une solidarité en miettes. Socio-histoire de l’aide alimentaire des années 1930 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, [En ligne: https://journals.openedition.org/sociologie/4715]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller aux archives, entrer sur le terrain ?</w:t>
+                <w:t xml:space="preserve">Compte rendu de Patrick Bruneteaux, Les mondes rêvés de Georges. Fabrications identitaires et alternatives à la domination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Simonpoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Citoyens de papier en Afrique, 112 (3), pp.123-139</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.756-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01892989v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Patrick Bruneteaux, Les mondes rêvés de Georges. Fabrications identitaires et alternatives à la domination.</w:t>
+                <w:t xml:space="preserve">Débattre du sans-abrisme : retour sur un colloque international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.756-759</w:t>
+              <w:t xml:space="preserve">Lettre de l'ONPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01892993v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1374,77 +1374,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sans-abrisme en débats - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sans-abrisme en débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1463,165 +1463,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir l'&amp;quot;urgence sociale&amp;quot; par l'action bénévole : une observation participante dans les dispositifs d'aide alimentaire à Paris</w:t>
+                <w:t xml:space="preserve">Dilemmes moraux et relations asymétriques dans l'interaction : la distribution alimentaire pour les &amp;quot;gens de la rue&amp;quot; à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès des associations francophones de science politique - COSPOF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Feb 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque de l'école doctorale Cognition, Langage, Interaction. CLI'2014 : Etre en interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint-Denis, France. pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01376511v1</w:t>
+                <w:t xml:space="preserve">halshs-01376517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemmes moraux et relations asymétriques dans l'interaction : la distribution alimentaire pour les &amp;quot;gens de la rue&amp;quot; à Paris</w:t>
+                <w:t xml:space="preserve">Saisir l'&amp;quot;urgence sociale&amp;quot; par l'action bénévole : une observation participante dans les dispositifs d'aide alimentaire à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'école doctorale Cognition, Langage, Interaction. CLI'2014 : Etre en interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint-Denis, France. pp.23-31</w:t>
+              <w:t xml:space="preserve">6e Congrès des associations francophones de science politique - COSPOF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Feb 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01376517v1</w:t>
+                <w:t xml:space="preserve">halshs-01376511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1691,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Girola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale du Design de Saint Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Saint Etienne, France</w:t>
@@ -2093,151 +2093,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Lucia Katz, L'avènement du sans-abri. Les asiles de nuit 1871-1914</w:t>
+                <w:t xml:space="preserve">Compte rendu de Nicolas Duvoux, Les oubliés du rêve américain. Philanthropie, État et pauvreté urbaine aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.628-629</w:t>
+              <w:t xml:space="preserve">2016, pp.229-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01376519v1</w:t>
+                <w:t xml:space="preserve">halshs-01376526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Nicolas Duvoux, Les oubliés du rêve américain. Philanthropie, État et pauvreté urbaine aux États-Unis</w:t>
+                <w:t xml:space="preserve">Compte rendu de Lucia Katz, L'avènement du sans-abri. Les asiles de nuit 1871-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.229-233</w:t>
+              <w:t xml:space="preserve">2016, pp.628-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01376526v1</w:t>
+                <w:t xml:space="preserve">halshs-01376519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2337,271 +2337,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
+                <w:t xml:space="preserve">Synthèse - Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lacouette-Fougère</w:t>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Aranda</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Bergeron</w:t>
+                <w:t xml:space="preserve">Marie-Aline Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France); Agence Régionale de Santé d’Ile-de-France. 2023, pp.367</w:t>
+              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France). 2023, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906966v1</w:t>
+                <w:t xml:space="preserve">hal-04908790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse - Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
+                <w:t xml:space="preserve">Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacouette-Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Bercot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France). 2023, pp.29</w:t>
+              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France); Agence Régionale de Santé d’Ile-de-France. 2023, pp.367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908790v1</w:t>
+                <w:t xml:space="preserve">hal-04906966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre sanitaire et social. Enquête sociologique sur les pass en Ile-de-France</w:t>
               </w:r>
@@ -2711,64 +2711,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans-abri : expériences et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023/1, pp.354, 2023, Revue française des affaires sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2883,51 +2883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F09E06BD"/>
+    <w:nsid w:val="F0286CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3031,51 +3031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F6AE38DA"/>
+    <w:nsid w:val="32F6BF4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3265,51 +3265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mauricio-aranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5075-8202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242808697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/chaire-sante/content/mauricio-aranda.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://isp.cnrs.fr/?project=aranda-mauricio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ceet.cnam.fr/le-ceet/chercheur-euse-s/mauricio-aranda-lise-ceet--1364850.kjsp?RH=1507626485692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cresppa.cnrs.fr/labtop/equipe/les-membres-du-labtop/aranda-mauricio/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235723v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04061163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andr&#233;s Herrera R&#237;os" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Goff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;vy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Marpsat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uribelarrea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simonpoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Girola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ahnich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05156922v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Simha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mauricio-aranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5075-8202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242808697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/chaire-sante/content/mauricio-aranda.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://isp.cnrs.fr/?project=aranda-mauricio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ceet.cnam.fr/le-ceet/chercheur-euse-s/mauricio-aranda-lise-ceet--1364850.kjsp?RH=1507626485692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cresppa.cnrs.fr/labtop/equipe/les-membres-du-labtop/aranda-mauricio/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04061163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andr&#233;s Herrera R&#237;os" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6160" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;vy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Marpsat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simonpoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uribelarrea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Girola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ahnich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05156922v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Simha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>