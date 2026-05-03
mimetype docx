--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -386,330 +386,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions entre conception du travail et rationalisation budgétaire : le cas des PASS à l’hôpital public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'écriture de la thèse, une improvisation méthodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Andrés Herrera Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.6160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235723v1</w:t>
+                <w:t xml:space="preserve">hal-04061163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture de la thèse, une improvisation méthodique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Andrés Herrera Ríos</w:t>
+                <w:t xml:space="preserve">[Avant-propos] Saisir le sans-abrisme : cadrages, expériences, politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Boulet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.231.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.6160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04061163v1</w:t>
+                <w:t xml:space="preserve">halshs-04372496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Avant-propos] Saisir le sans-abrisme : cadrages, expériences, politiques</w:t>
+                <w:t xml:space="preserve">Tensions entre conception du travail et rationalisation budgétaire : le cas des PASS à l’hôpital public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.231.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04372496v1</w:t>
+                <w:t xml:space="preserve">hal-04235723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Entretien] Enquêter sur (et avec) les sans-domicile : une trajectoire de recherche</w:t>
               </w:r>
@@ -721,51 +721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Marpsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.65-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1013,182 +1013,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller aux archives, entrer sur le terrain ?</w:t>
+                <w:t xml:space="preserve">Compte rendu de Jean-Noël Retière et Jean-Pierre Le Crom, Une solidarité en miettes. Socio-histoire de l’aide alimentaire des années 1930 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Simonpoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Citoyens de papier en Afrique, 112 (3), pp.123-139</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, [En ligne: https://journals.openedition.org/sociologie/4715]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892989v1</w:t>
+                <w:t xml:space="preserve">hal-02091344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Jean-Noël Retière et Jean-Pierre Le Crom, Une solidarité en miettes. Socio-histoire de l’aide alimentaire des années 1930 à nos jours</w:t>
+                <w:t xml:space="preserve">Aller aux archives, entrer sur le terrain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Simonpoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, [En ligne: https://journals.openedition.org/sociologie/4715]</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Citoyens de papier en Afrique, 112 (3), pp.123-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02091344v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Patrick Bruneteaux, Les mondes rêvés de Georges. Fabrications identitaires et alternatives à la domination.</w:t>
               </w:r>
@@ -1463,165 +1463,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemmes moraux et relations asymétriques dans l'interaction : la distribution alimentaire pour les &amp;quot;gens de la rue&amp;quot; à Paris</w:t>
+                <w:t xml:space="preserve">Saisir l'&amp;quot;urgence sociale&amp;quot; par l'action bénévole : une observation participante dans les dispositifs d'aide alimentaire à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'école doctorale Cognition, Langage, Interaction. CLI'2014 : Etre en interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint-Denis, France. pp.23-31</w:t>
+              <w:t xml:space="preserve">6e Congrès des associations francophones de science politique - COSPOF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Feb 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01376517v1</w:t>
+                <w:t xml:space="preserve">halshs-01376511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir l'&amp;quot;urgence sociale&amp;quot; par l'action bénévole : une observation participante dans les dispositifs d'aide alimentaire à Paris</w:t>
+                <w:t xml:space="preserve">Dilemmes moraux et relations asymétriques dans l'interaction : la distribution alimentaire pour les &amp;quot;gens de la rue&amp;quot; à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès des associations francophones de science politique - COSPOF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Feb 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque de l'école doctorale Cognition, Langage, Interaction. CLI'2014 : Etre en interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint-Denis, France. pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01376511v1</w:t>
+                <w:t xml:space="preserve">halshs-01376517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2711,64 +2711,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans-abri : expériences et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023/1, pp.354, 2023, Revue française des affaires sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2883,51 +2883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0286CE2"/>
+    <w:nsid w:val="56EEDE80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3031,51 +3031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32F6BF4B"/>
+    <w:nsid w:val="F0848852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3265,51 +3265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mauricio-aranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5075-8202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242808697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/chaire-sante/content/mauricio-aranda.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://isp.cnrs.fr/?project=aranda-mauricio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ceet.cnam.fr/le-ceet/chercheur-euse-s/mauricio-aranda-lise-ceet--1364850.kjsp?RH=1507626485692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cresppa.cnrs.fr/labtop/equipe/les-membres-du-labtop/aranda-mauricio/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04061163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andr&#233;s Herrera R&#237;os" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6160" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;vy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Marpsat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simonpoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uribelarrea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Girola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ahnich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05156922v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Simha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mauricio-aranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5075-8202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242808697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/chaire-sante/content/mauricio-aranda.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://isp.cnrs.fr/?project=aranda-mauricio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ceet.cnam.fr/le-ceet/chercheur-euse-s/mauricio-aranda-lise-ceet--1364850.kjsp?RH=1507626485692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cresppa.cnrs.fr/labtop/equipe/les-membres-du-labtop/aranda-mauricio/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04061163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andr&#233;s Herrera R&#237;os" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Goff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;vy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Marpsat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simonpoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uribelarrea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Girola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ahnich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05156922v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Simha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>