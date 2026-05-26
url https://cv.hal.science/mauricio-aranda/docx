--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">242808697</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=4kiklFcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -184,102 +205,102 @@
         <w:rPr/>
         <w:t xml:space="preserve">Soutenue en novembre 2019 à l'Université Paris Nanterre et à l'Institut des sciences sociales du politique (UMR 7220, CNRS), sa thèse s’intitule : « Une assistance à deux vitesses. Socio-histoire de l’hébergement social des sans-abri depuis les années 1950 » (deuxième Prix de la Fondation de Recherche Caritas/Institut de France 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ses recherches postdoctorales, menées d’abord à la Chaire Santé de Sciences Po, puis au Cresppa-LabTop (Lauréat d'une bourse postdoctorale de la Fondation Croix-Rouge), enfin au CEET (Le Cnam), portent sur les dynamiques professionnelles et institutionnelles au croisement du sanitaire et du social.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sites:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Chaire Santé de Sciences Po</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Institut des sciences sociales du politique (UPN, ENS Paris Saclay, CNRS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Centre d'études de l'emploi et du travail (Le Cnam)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CRESPPA-LabTop (Paris 8/CNRS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -309,1470 +330,1470 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le suivi des 15-20h d'activité fait au travail des conseillères d'insertion. Le CEJ à France Travail et en Mission locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture de la thèse, une improvisation méthodique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’État, les associations et le vagabondage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.6160⟩</w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.9-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.232.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061163v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Avant-propos] Saisir le sans-abrisme : cadrages, expériences, politiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tensions entre conception du travail et rationalisation budgétaire : le cas des PASS à l’hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04372496v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions entre conception du travail et rationalisation budgétaire : le cas des PASS à l’hôpital public</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'écriture de la thèse, une improvisation méthodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Andrés Herrera Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.6160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235723v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Entretien] Enquêter sur (et avec) les sans-domicile : une trajectoire de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Avant-propos] Saisir le sans-abrisme : cadrages, expériences, politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.65-73. </w:t>
+              <w:t xml:space="preserve">, 2023, 1, pp.7-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.231.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.231.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04372511v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04372496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État, les associations et le vagabondage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">[Entretien] Enquêter sur (et avec) les sans-domicile : une trajectoire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Marpsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.232.0009⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.231.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857072v1</w:t>
+                <w:t xml:space="preserve">halshs-04372511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lutte sans classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De bons vagabonds pour l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Varia, 127 (3), pp.85-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Jean-Noël Retière et Jean-Pierre Le Crom, Une solidarité en miettes. Socio-histoire de l’aide alimentaire des années 1930 à nos jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Débattre du sans-abrisme : retour sur un colloque international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, [En ligne: https://journals.openedition.org/sociologie/4715]</w:t>
+              <w:t xml:space="preserve">Lettre de l'ONPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02091344v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aller aux archives, entrer sur le terrain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Simonpoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Citoyens de papier en Afrique, 112 (3), pp.123-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Patrick Bruneteaux, Les mondes rêvés de Georges. Fabrications identitaires et alternatives à la domination.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de Jean-Noël Retière et Jean-Pierre Le Crom, Une solidarité en miettes. Socio-histoire de l’aide alimentaire des années 1930 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.756-759</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, [En ligne: https://journals.openedition.org/sociologie/4715]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892993v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débattre du sans-abrisme : retour sur un colloque international</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de Patrick Bruneteaux, Les mondes rêvés de Georges. Fabrications identitaires et alternatives à la domination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre de l'ONPES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.756-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01958632v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sans-abrisme en débats - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sans-abrisme en débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir l'&amp;quot;urgence sociale&amp;quot; par l'action bénévole : une observation participante dans les dispositifs d'aide alimentaire à Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dilemmes moraux et relations asymétriques dans l'interaction : la distribution alimentaire pour les &amp;quot;gens de la rue&amp;quot; à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès des associations francophones de science politique - COSPOF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Feb 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque de l'école doctorale Cognition, Langage, Interaction. CLI'2014 : Etre en interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint-Denis, France. pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01376511v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemmes moraux et relations asymétriques dans l'interaction : la distribution alimentaire pour les &amp;quot;gens de la rue&amp;quot; à Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Saisir l'&amp;quot;urgence sociale&amp;quot; par l'action bénévole : une observation participante dans les dispositifs d'aide alimentaire à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'école doctorale Cognition, Langage, Interaction. CLI'2014 : Etre en interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint-Denis, France. pp.23-31</w:t>
+              <w:t xml:space="preserve">6e Congrès des associations francophones de science politique - COSPOF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Feb 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01376517v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part des sans-abri au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Girola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale du Design de Saint Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1782,300 +1803,300 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les PASS ou l’extension de l’assistance dans le système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duvoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Duvoux; Nadège Vezinat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.73-86, 2022, Laviedesidées.fr, 978-2-13-083556-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire exister une démarche participative en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ahnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Denise, Sophie Divay, Marie Dos Santos, Cécile Fournier, Lucile Girard, Aymeric Luneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de coopération en santé. Regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociologie (8), Éditions de l'IRDES, pp.179-193, 2022, 978-2-87812-578-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bricoler avec les cartes de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Aguilera, Francesca Artioli, Lorenzo Barrault-Stella, Emmanuelle Hellier, Romain Pasquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartes de l’action publique : pouvoirs, territoires, résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paradoxa, Presses universitaires du Septentrion, pp.215-234, 2021, 2757435159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2085,596 +2106,596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Nicolas Duvoux, Les oubliés du rêve américain. Philanthropie, État et pauvreté urbaine aux États-Unis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de Lucia Katz, L'avènement du sans-abri. Les asiles de nuit 1871-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.229-233</w:t>
+              <w:t xml:space="preserve">2016, pp.628-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01376526v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Lucia Katz, L'avènement du sans-abri. Les asiles de nuit 1871-1914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de Nicolas Duvoux, Les oubliés du rêve américain. Philanthropie, État et pauvreté urbaine aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.628-629</w:t>
+              <w:t xml:space="preserve">2016, pp.229-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01376519v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une jeunesse au guichet de l'emploi. Enquête sur le Contrat d'engagement jeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Simha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conservation National des Arts et Métiers. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse - Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacouette-Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France); Agence Régionale de Santé d’Ile-de-France. 2023, pp.367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04908790v1</w:t>
+                <w:t xml:space="preserve">hal-04906966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Synthèse - Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France). 2023, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lacouette-Fougère</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04906966v1</w:t>
+                <w:t xml:space="preserve">hal-04908790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre sanitaire et social. Enquête sociologique sur les pass en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duvoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de recherche pour l’Axe Programme régional d’accès à la prévention et aux soins (PRAPS), Chaire Santé de Sciences Po Paris (France). 2022, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2684,138 +2705,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans-abri : expériences et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023/1, pp.354, 2023, Revue française des affaires sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04372538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2883,51 +2904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56EEDE80"/>
+    <w:nsid w:val="8B52C685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3031,51 +3052,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F0848852"/>
+    <w:nsid w:val="CE9E7AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3265,51 +3286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mauricio-aranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5075-8202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242808697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/chaire-sante/content/mauricio-aranda.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://isp.cnrs.fr/?project=aranda-mauricio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ceet.cnam.fr/le-ceet/chercheur-euse-s/mauricio-aranda-lise-ceet--1364850.kjsp?RH=1507626485692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cresppa.cnrs.fr/labtop/equipe/les-membres-du-labtop/aranda-mauricio/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04061163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andr&#233;s Herrera R&#237;os" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Goff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;vy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Marpsat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simonpoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uribelarrea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Girola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ahnich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05156922v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Simha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mauricio-aranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5075-8202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242808697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4kiklFcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/chaire-sante/content/mauricio-aranda.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://isp.cnrs.fr/?project=aranda-mauricio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ceet.cnam.fr/le-ceet/chercheur-euse-s/mauricio-aranda-lise-ceet--1364850.kjsp?RH=1507626485692" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cresppa.cnrs.fr/labtop/equipe/les-membres-du-labtop/aranda-mauricio/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04061163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andr&#233;s Herrera R&#237;os" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;vy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Marpsat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072008v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459241v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uribelarrea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simonpoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Girola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ahnich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05156922v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Simha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>