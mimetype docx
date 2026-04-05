--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mauricio Camargo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Directeur Laboratoire ERPI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mauricio-camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3867-2438</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Roadside Management Optimisation Opportunities: A Systematic Review on Arc Routing Problems Applications and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Castañeda-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Simona Mihaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Linear Programming Model for the Capacitated Arc Routing Problem Adapted to Roadside Management Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Castañeda-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Simona Mihaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Dávila-Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'avis des préférences des décideurs assisté par un modèle multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit matière noire ou énergie sombre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badie Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un décideur peut-il prendre en compte l'évolution de ses préférences au cours du temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L N Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode d'identification paramétrique d'un modèle de préférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de Génie des Procédés peut elle mettre en évidence un effet relativiste en comparant les résultats mesurés sur terre et dans la Station Spatiale Internationale (ISS) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. I. Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques aspects de la relativité restreinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badie Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des mélanges fluides continus Part 1 : Applications d’une nouvelle formulation du deuxième principe de la thermodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle dynamique des mélanges fluides continus Part 2 : En relativité générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des mélanges fluides continus Part 3 : Nouvelle modélisation des forces d'interaction entre molécules et des non-linéarités de la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des mélanges fluides continus Part 2 : bilans de quantité de mouvement, d'énergie et d'entropie par constituant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle dynamique des mélanges fluides continus Partie 1 : En relativité restreinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating air quality by combining stationary, smart mobile pollution monitoring and data-driven modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective traffic signal optimization using 3D mesoscopic simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance of a lying position for dental treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Giess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tallotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2025.2538992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together in Front of the Mirror: Collective Reflexivity as a Portraying Tool of Responsible Research and Innovation (RRI) in a French University Innovation Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Medina-Tabares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMR.2025.3567836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary computer-aided design of powdered soft beverages integrating heuristic knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Barrera-Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narváez-Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 216, pp.333-346. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation labs strategy: unfolding the multifaceted role of strategic intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, pp.103170. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2025.103170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring team roles for social innovation labs: Toward a competence-based role self-assessment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.101799. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jengtecman.2024.101799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biomasse des bords de route : les apports des démonstrateurs pour le déploiement d’une filière durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins along the product lifecycle: A systematic literature review of applications in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Twin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.3. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/digitaltwin.17807.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Modeling of the Impacts of Road Verge Management on the Pollination Service Using System Dynamics: A Case Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Daza-Gacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (05), pp.349-385. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/am.2023.145022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying blocking behaviors in small-scale group decision-making and their impact on consensus outcomes: a case study on Forest Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5-6), pp.219-237. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mcda.1819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mazzucato (2021), Mission Economy: A Moonshot Guide to Changing Capitalism, Allen Lane, London, 272 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (40), pp.273-275. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.040.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Validation Process of Extended Reality Applications Developed in an Industrial Context: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (5), pp.637. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-023-02089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of filament production in distributed plastic recycling via additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.100100. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clwas.2023.100100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Spaces as Drivers of Eco-innovations Supporting the Circular Economy: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (39), pp.173-214. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between innovation and exports in enterprises: A support tool for synergistic improvement plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.121489. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, political, and technological dimensions of the sustainability evaluation of a recycling network. A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100397. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clet.2022.100397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic Honeybees Optimization Algorithms Approach for Traveling Salesperson Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/8903005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative sustainability assessment of road verge management in France: An approach from causal diagrams to seize the importance of impact pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cecilia Bautista Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2022.106911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of tech ventures' evolving business models: rules for performance-related classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Ungerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Baltes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Venturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.145. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEV.2022.122639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile supply chain analytic approach: a case study combining agile and CRISP-DM in an end-to-end supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Ezzahra Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Andres Quintero Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2022.2064721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis for the design of distributed energy systems: A multi-objective optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 290, pp.116746. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.116746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stakeholder system-based methodology to evaluate the needs of innovation ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.489-506. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00368-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a holistic understanding of performance in Lean Manufacturing: a discussion on the relevance of its indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Cardenas-Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lean Six Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1025-1057. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLSS-10-2020-0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria Optimization for the Design and Operation of Distributed Energy Systems Considering Sustainability Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 214, pp.118989. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing Problem with Deadline and Stochastic Service Times: Case of the Ice Cream Industry in Santiago City of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Dávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (21), pp.2750. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9212750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to support smartness at the district level of metropolitan areas in emerging economies: The case of Santiago de Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grimaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.102713. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2021.102713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Emulsion Design Based on Emulsion Science and Expert Knowledge. Part 1: Conceptual Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (7), pp.3210-3227. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c04942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Formulated Products Integrating Heuristic Knowledge and Consumer Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.17117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Emulsion Design Based on Emulsion Science and Expert Knowledge. Part 2: An Application in the Cosmetics Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (14), pp.5220-5235. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.1c00866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical product design integrating MCDA : Performance prediction and human preferences modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Yesid Suárez Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (51), pp.S470-S484. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.23956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed loop supply chain network for local and distributed plastic recycling for 3D printing: a MILP-based optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.104531. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.104531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable risk management strategy selection using a fuzzy multi-criteria decision approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Al Heib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.101474. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Direct Waste Printing of Polylactic Acid with Universal Pellets Extruder: Comparison to Fused Filament Fabrication on Open-Source Desktop Three-Dimensional Printers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/3dp.2019.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart and suitable management of roadsides: System dynamics in the era of industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Baustista Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Operations and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susoc.2020.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic recycling in additive manufacturing: a systematic literature review and opportunities for the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.121602. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Best Practices for Customer/Supplier Collaboration in Co-innovation Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Abraham Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242020000400005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Innovation and Export Capabilities of SMEs: Toward a Multi-Criteria Decision-Making Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242020000300017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping a Public Innovation Laboratory in Bogota: Learning through Time, Space and Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°31 (1), pp.69-100. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et agilité - identification de stratégies de déploiement pour le développement des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gouttes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°26 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.026.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Institutions Promote Digital Marketing in Small and Medium International Companies: Comparison between Costa Rica and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Victoria Herrera Carpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.58-71. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and trends in the valuation of ecosystem services in agro-ecosystems: a systematic revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadimir A. Melgarejo-Carreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cecilia Bautista Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56369/tsaes.2665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization for the design of phase III biorefinery sustainable supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Teresa Espinoza Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Domingo Alfaro Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.189-213. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.02.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Air Quality by Integrating a Mesoscopic Traffic Simulation Model and Simplified Air Pollutant Estimation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirian Benavides Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Transportation Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.125-141. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13177-018-0160-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A green procurement methodology based on Kraljic Matrix for supplier`s evaluation and selection: a case study from the chemical sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Sanchez Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2019.1622446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are High-Tech Companies More Competitive Than Others? An Empirical Study of Innovative and Exporting French SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating air quality by combining stationary, smart mobile pollution monitoring and data-driven modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.398-418. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.02.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding user representations, a new development path for supporting Smart City policy: Evaluation of the electric car use in Lorraine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.333-346. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and management of innovation laboratories: Toward a performance assessment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.82-100. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère dynamique et évolutif de la notion d’innovation : Quelles conséquences pour l’évaluation de la capacité à innover des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Decision-Making Methods in Smart City Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.433-452. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/smartcities2030027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system dynamics approach for sustainability assessment of biodiesel production in Colombia. Baseline simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.12.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Readiness Level for Innovation Projects: A New Decision-Making Tool for Innovation Managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci8010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indice d’innovation potentielle (IIP) : un diagnostic de la capacité à innover au service des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1049960ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework to support Lean Six Sigma deployment in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Abraham Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lean Six Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 10 (1), pp.58-80. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLSS-01-2018-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective traffic signal optimization using 3D mesoscopic simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.120 - 138. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Heuristic Knowledge in the Optimal Design of Formulated Products: Application to a Cosmetic Emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2018.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in design of distributed energy systems using hydrogen as energy vector: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.09.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the objective assessment of technical skills for surgery students: An accelerometer based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.79 - 88. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling in an open-source additive manufacturing context: Mechanical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.87 - 105. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimization of a photocatalytic process: Degradation of endocrine disruptor compounds by Ag/ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Alonso Escobar-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.174 - 191. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of phenomena occurring in supply chains during the emergence of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roland Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (3), pp.150 - 165. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1354649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fuzzy logic-based metric to measure lean warehousing performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Buonamico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.96 - 111. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1293466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges and requirements for sustainable and industrialized biorefinery supply chain design and management: A bibliographic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Teresa Espinoza Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alfaro Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.350 - 359. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2016.11.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment to support governmental biodiesel policy in Colombia: A system dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.1145 - 1163. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.09.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Identification and Characterization of a Common Space Using Data Spatialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.56-69. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242016000200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the idea selection process in creative workshops through contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.1503-1513. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity support systems: A systematic mapping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsc.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From descriptive customer data to need definition: a formalised approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (5/6), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2016.10004476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiesel-triple bottom line (TBL): A new hierarchical sustainability assessment framework of principles criteria & indicators (PC&I) for biodiesel production. Part II-validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.803-817. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.04.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiesel-TBL plus : A new hierarchical sustainability assessment framework of PC&I for biodiesel production - Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.84-107. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria decision analysis for the selection of sustainable chemical process routes during early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esneider Díaz Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.28 - 49. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting SMEs' IP capabilities: Impact study of INPI pre-diagnosis through the use of the AIDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wpi.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Catalytic System for the Photo degradation of Endocrinal Disruptors: Synthesis and Efficiency Modeling and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (937-942), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse logistics network design for a biogas plant: An approach based on MILP optimization and Analytical Hierarchical Process (AHP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (3), pp.616-623. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy integral based methodology to elicit semantic spaces in usability tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2013.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating innovative processes in french firms: Methodologicalproposition for firm innovation capacity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Assielou N'Doli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (3), pp.608- 622. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria optimization of production conditions for a new phthalate-free PVC plasticizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Y. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.1985-1992. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiec.2013.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-suited organization to open innovation: empirical evidence from an industrial deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.93 - 113 </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.013.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standard experimental protocol for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.151 - 167. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2014.919553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Molecular-Weight Glycerol Esters as Plasticizers for Poly(vinyl chloride)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Y. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vinyl and Additive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.65-71. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vnl.21351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PII- Potential Innovation Index: a tool to benchmark innovation capabilities in international context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rodriguez Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management &amp; Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.36-45. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242013000500004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Analysis and Case‐Based Reasoning: Applications to the Training of Young Doctors in the Context of Breast Mammogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Deruyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InImpact : The Journal of Innovation Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Edition on Innovation in Medicine and Healthcare, 6 (1), pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiesel production in a counter-current reactive extraction column: modelling, parametric identification and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Guillermo Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Dario Godoy-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228, pp.717-723. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex data structures in product design: a sequential approach to elicit customer perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAOM.2013.051325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology To Predict PVC Plasticization Using Molecular Simulation by Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Y. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.15094−15103. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie4021182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A situation model to support awareness in collaborative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (1), pp.110-129. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Multicriteria Optimization of a Two-Stage Reactive Extrusion Process for the Synthesis of Thermoplastic Polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04 (09), pp.497-514. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2012.49065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for measuring logistics performance in the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Marchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymundo Forradellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 135 (1), pp.284-298. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching descriptive information in ranking and sorting problems with visualizations techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Ishizaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modelling in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol.7 (Issue 2), pp. 130-147. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465661211242778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Implications and Impact of Smartphones on Self-Directed Learning Under a Living Lab Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1/2), pp.119 - 138. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2012.051151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving performance evaluation metrics to manage innovative projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Intelligence and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.215-230. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTIP.2012.048571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new concepts for the control of polymerization processes: Multiobjective optimization and decision engineering. II. Application of a Choquet integral to an emulsion copolymerization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Hang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120 (6), pp.3421-3434. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.33348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metrics-based diagnosis tool for enhancing innovation capabilities in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (5), pp.Pages 919-928. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2010.5.2255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy multi-criteria evaluation method for designing fashion oriented industrial products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 ((12)), pp. 1277-1285. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-009-0496-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode Activity Based Costing : outil d'aide à la décision stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Digon-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 465, pp. 270-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du cadre pour une gestion et une évolution pérenne du FabLab Hospitalier « Héphaïstos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistance Publique Hôpitaux de Paris (APHP); Université de Lorraine. 2023, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux des pratiques d'entretien des dépendances vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Corrigeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Artunduaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine - ERPI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du Projet « Inn-Cognitif - Innovation, Cognition, Immersion : Apports de la prise en compte de la dimension cognitive dans les expériences d’usage en situation virtuelle ou réelle » porté par Dr. DUPONT Laurent pôle EMPP - (labo ERPI) et pôle secondaire CLCS (labo 2LPN) dans le cadre du dispositif Appel à projets de l'UL - Interdisciplinarité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Final &amp;quot; Linky by Makers &amp;quot; Productions scientifiques et techniques - Période Janvier 2017 à Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; UL-Equipe de Recherche sur les Processus Innovatif. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la Tâche 1 du Projet INCERDD « prise en compte des INCertitudes pour des Décisions Durables » - ANR Ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANRA2010AVILLA006, Université de Lorraine; INERIS; université Savoie Mont Blanc; Université Blaise Pascal Clermont-Ferrand; Université de Bordeaux; Prefet de Meurthe et Moselle; Grand Nancy; ADUAN. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smart Cities Living Lab: white paper on living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National Polytechnique de Lorraine; Université de Lorraine. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches Actions de six projets du Lorraine Smart Cities Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Stoeltzlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine - ERPI. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dreams to virtuality : Systematic design and evaluation of immersive environments to support project in Living Lab mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual Doctoral Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Laval, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;shared diagnosis&amp;quot; to &amp;quot;shared action&amp;quot;: how living lab process can support decision-making process involving citizen for smart city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RP2E Doctoral school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vandoeuvre Lès Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 : Vers une gestion durable des bords de route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.85-109, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : Approche Lab et ingénierie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.243-274, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : Fabrication additive : le recyclage local de plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.137-167, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour évaluer la faisabilité du recyclage des polymères dans un contexte de fabrication additive opensource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cathelineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recyclage, enjeu pour l’économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collections classiques, Encyclopédie SCIENCES, ISTE Editions, 2023, 9781789481624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive University Technology Transfer of Innovation Capabilities to SMEs: An Active and Modular Educational Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dana Mietzner, Christian Schultz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives in Technology Transfer. Theories, Concepts, and Practices in an Age of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Springer, Cham, pp.181-205, 2021, FGF Studies in Small Business and Entrepreneurship, 978-3-030-61476-8. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61477-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment for chemical product and process design during early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Chemical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.3-41, 2020, 978-0-12-818376-2. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818376-2.00001-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Consumer Preferences and Heuristic Knowledge in the Design of Formulated Products: Application to a Cosmetic Emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-438, 2019, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818634-3.50073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Methodology for Emulsified Cosmetic Product Formulation Using Integer Programming with Logical Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Espuña; Moisès Graells; Luis Puigjaner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.985-990, 2017, 27th European Symposium on Computer Aided Process Engineering, 978-0-444-63965-3. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50166-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Framework of an Intelligent System to Support Creative Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ – The Theory of Inventive Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.261-284, 2017, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56593-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paradigme de la complexité pour aborder le lien entre innovation et exportation en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Growth Publisher, pp.227, 2016, 978-2-940384-36-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance dans le pilotage d’un projet d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Camargo; V. Boly; L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'innovation en entreprise: un levier essentiel pour la réussite des projets innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy-Éditions universitaires de Lorraine, 2015, Organisations en action, 978-2-8143-0262-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réusir le pilotage d’un projet d’innovation dans une PME/PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecointre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino‐ Lextenso Éditions, 2015, 978-2-297-02068-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d’innovation des PME, ce qu’il faut mesurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Camargo; V. Boly; L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'innovation en entreprise: un levier essentiel pour la réussite des projets innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy-Éditions universitaires de Lorraine, 2015, Organisations en action, 978-2-8143-0262-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation par‐delà la science : quand l'émergence est multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Boutillier; Joëlle Forest; Delphine Gallaud; Blandine Laperche; Réseau de Recherche sur l'innovation; Corinne Tanguy; Leïla Temri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes d’économie de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014, Business and Innovation, 978-3-0352-9643-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in chemical engineering industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Dal Pont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Engineering and Industrial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, 978-1-848-21326-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in chemical engineering industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean‐Pierre Dal Pont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Engineering and Industrial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, 9781118562130. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118562130.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'ingénierie de la décision. L'agrégation complète - les OWA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jolly-Desod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits, volume 2 : ingénierie de l'évaluation et de la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp./, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision technicoéconomique en conception de produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Chafaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Yannou; Vincent Robin; Mauricio Camargo; Jean-Pierre Micaëlli; Lionel Roucoules. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Conception industrielle de produits – Volume 2 : Spécifications, déploiement et maîtrise de la performance. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.81-140, 2008, 978-2-7462-1922-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la théorie TRIZ dans les phases de retour d'expérience des projets innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lois d'évolution des systèmes techniques et Méthodologies de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp./, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie de l'Innovation : réflexion sur une dynamique de renouvellement de l'espace des connaissances favorisant l'innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morel-Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lois d'évolution des systèmes techniques et Méthodologies de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp./, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coûts dans des industries à haut degré de diversité : modèles interprétables neuro-flous.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jolly-Desod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation et décision dans le processus de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp./, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.308, 2024, Business and Innovation, 9783034348973. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier-Hermès, 3e éd., pp.288, 2016, 978-2-7462-4747-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'innovation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy-Éditions universitaires de Lorraine, pp.239, 2015, Organisations en action, 978-2-8143-0262-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits - Volume 2 Spécifications, déploiement et maîtrise des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Micaëlli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, 252 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conception industrielle de produits – Volume 2 : Spécifications, déploiement et maîtrise de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 2008, 978-2-7462-1922-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition écologique : innover en chœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Impact Mapping of Hospital Innovation: A Multi-level Perspective on Innovation Lab Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Eckerlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Funchal, Portugal. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a carbon footprint analysis as an extended environmental indicator for roadside maintenance strategies: a multi-scale perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Corrigeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC58018.2023.10332313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation lab strategy: between institutionalization and autonomy, knowing how to disrupt and reassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2023 Responsible and Responsive Innovation for a Better Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Pablo de Olavide, Jun 2023, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation responsiveness perception of Fablabs’ managers and users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Medina Tabares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brave Smart World: Capabilities and Ecosystems for Innovation - Proceedings of the 32nd IAMOT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective modelling of a roadside mowing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Simona Mihaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirstophe Bachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ice/itmc-iamot55089.2022.10033303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a group decision-making tool under Living Lab project mode: The case of ConsensUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Manufacturing/Remanufacturing CO 2 emissions balance: application to a mowing machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Nicolas Parrado Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachmann Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation, technologies & communities as enablers of socio-economical transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehera Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference ©</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - ERPI, Jun 2022, Nancy, France. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sensor technologies with the potential to support roadside ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Corrigeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and digitalization in SME’s: A research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of the International Association for Management of Technology IAMOT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Energy Systems in Isolated Zones Using Sustainability Indicators. A Case Study in the Colombian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.75-82, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the strategic intent of innovation labs operational: A process perspective on the case of the Lorraine Fab Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, Jul 2021, Strathclyde, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for the Classification of Digital Twins and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological assessment of User eXprience supported by Immersive Environments: First input from a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2020, Laval, France. pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SMEs' innovation capability: Towards a taxonomic approach based on internal and contextual factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez Manriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering, Technology and Innovation (ICE-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of SMEs’ Export: The case of Argentine wine companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Management of Technology (IAMOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an IMU-based ergonomics assessment tool for virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Laval, France. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2020..3316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Approaches on Chemical Product Design: A Study of Opportunities Identification for Integrated Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the International Association for Management of Technology, IAMOT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of virtual reality for user experience in spatial cognition: an exploratory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2020, Laval, France. pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the strategic intent of innovation labs and projects: the case of the Green Fablab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roux-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Living Lab Approach to Smart Grid Training Course Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardiff University, Jun 2020, Cardiff, United Kingdom. pp. 1-8, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability dimensions in hydrogen-based distributed energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Fonseca Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gil Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic multicriteria-based approach to support the implementation of a Warehouse Management System in the context of humanitarian logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation of Innovation Laboratories: A Scientific Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link between Innovation and Export: Evidences from small-sized firms practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A referential framework for the choice of prototypes in the design phase of a mobile application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marie-Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Management of Roadside: Towards a Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cecilia Bautista Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printing Based Distributed Plastic Recycling: A Conceptual Model for Closed-Loop Supply Chain Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality monitoring using stationary versus mobile sensing units: a case study from Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ITS World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, Netherlands. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, Printing and Validation of Dental Dry Models for Implantology Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs facing the challenge of innovation and export: Proposal for a joint assessment tool, the Potential Export and Innovation Index (PE2I).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2017. Conference Proceedings of the 26th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green Fablab concept: a local and distributed recycling approach for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journée de l’innovation Abbé Grégoire (JAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Innovation Projects Engaging open communities: a Case Study on Emerging Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ICE/IEEE International Conference on Technology, Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, Portugal. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8280002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of technology management, prospective and innovation strategy: the case of a luminaire manufacturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods for modelling shared decision-making process in a smart city living lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, France. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept du Green Fablab: une approche distribuée pour le recyclage de polymères en circuit-court dans le cadre de la fabrication additive open-source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre innovation et exportation en PME, Proposition d’un nouveau paradigme pour comprendre cette relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Museum visitors' experience through an Eye-tracking study and a Living Lab approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Patricia Parra Morantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Andrea Peñarete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9025900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces to foster and sustain innovation: Towards a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Engineering, Technology and Innovation/ International Technology Management Conference (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Belfast, Ireland. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2015.7438661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Toward a common Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2016. Conference Proceedings of the 25th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology to Represent the Knowledge Domain of a Creative Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Naples, Italy. pp.618-623, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to adapt the innovation process to the context and objectives of the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Cap, South Africa. pp.P108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent System to Support Creative Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 11th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, France. pp.693-697, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2015.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Catalytic System for the Photodegradation of Endocrinal Disruptors: Synthesis and Efficiency Modeling and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHEAP12: 12TH INTERNATIONAL CONFERENCE ON CHEMICAL &amp; PROCESS ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Milan, Italy. pp.937-942, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year experience with an online assessment tool to improve the innovation capability of companies and enhance their organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez Manriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Italian Chapter of AIS (ITAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Recycling and Additive Manufacturing in an Open Source context: Optimization of processes and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Solid Freeform Fabrication Symposium, ISSF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, TX, United States. pp.1591-1600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling and additive manufacturing in an open-source context: Optimization of processes and methods. Communication orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual international Solid Freeform Fabrication Symposium: an additive manufacturing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure of the SMEs’ protection capabilities through the use of the AIDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez Manriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Management of Technology (IAMOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process modelling for a creative problem solving support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovative Design and Manufacturing (ICIDM) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montréal, Canada. pp.181-186, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDAM.2014.6912691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a complex urban intersection using discrete event simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.8768-8774, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATING THE IMPACT OF THE TRAFFIC RECONFIGURATION OF A COMPLEX URBAN INTERSECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application to innovation and protection capabilities of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ICE Conference on Engineering, Technology and Innovation (ICE), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bergame, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a methodology to elicit maturity curves: Application to innovation and protection capabilities of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ICE Conference on Engineering, Technology and Innovation (ICE), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bergame, Italy. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2014.6871592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of endocrinal disruptors using AgZno nanoparticles immobilized in a polyacrylic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRET13 – 13th International Conference on Micro reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANN modeling and optimization of synthesis-performance of ZnO photocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Escobar-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Inter-American and Colombian Chemical Engineering Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new innovation project maturity assessment methodology based on innovation degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ICE Conference on Engineering, Technology and Innovation (ICE), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bergame, Italy. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2014.6871614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized AgZnO photocatalyst in Poly(acrylic acid) matrix synthesized in water suspension and their photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechConnect World-Nanotech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatif des dispositifs de soutien à l’internationalisation des PME : Les apports de la prise en compte de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre du Groupe de Recherche Thématique «Innovation» de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un réseau logistique inverse pour la méthanisation de biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès SFGP 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Technology Transfer between a Technology Transfer Center and SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Management of Technology IAMOT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Choquet integral to the multicriteria optimization of an emulsion copolymerization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Reaction Engineering 7th (PRE 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling technology transfer process: proposition of a qualitative and quantitative observation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMOT 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, NICE, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating current practices in the technology transfer management process: overview from macro to micro point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, DUBAI, United Arab Emirates. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative, quantitative mixed approach for observing the technology transfer process for better understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third European Conference on Management of Technology (EUROMOT) "Industry-University collaborations in Techno Parks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, NICE, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un index d'évaluation global basé sur l'intégrale de Choquet pour la conception de produits dans l'industrie chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, SAINT-ETIENNE, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du degré d'innovation dans la stratégie technologique. Application de méthodologies basées sur l'Optimisation Multi-Objectifs avec Contraintes : exemple de la production de polystyrène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, SAINT-ETIENNE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary based methodology to integrate Product Innovation Degree on a Firm Technological Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, MIAMI, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Choquet integral to a chemical manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill and Knowledge (ASBoHS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, NANCY, France. 6 p. - @Proceeding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving new product design through multicriteria techniques comparison. Application to a chemical manufacturing process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference on Management of Technologie (IAMOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, BEIJING, China. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of multicriteria analysis techniques to improve the innovation process measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference on Management of Technologie (IAMOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, BEIJING, China. 8 p. - @Proceeding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Based Costing : outil d'aide à la décision stratégique dans le milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Digon-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GISEH - Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, LUXEMBOURG, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproduct Supply Chain Strategic Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Roig Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forradelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Production Research, Americas Region (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, CURITIBA, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronistico de la demanda en entomos multiproducto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Roig Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forradelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encuentro de Investigadores y Docentes de Ingenieria - ENIDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, MENDOZA, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) & 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2023, 978-1-6654-8817-4. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General presentation of the 2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) & 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer et décrire le processus de transfert de technologie pour mieux le comprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId608"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mauricio Camargo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Directeur Laboratoire ERPI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mauricio-camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3867-2438</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Roadside Management Optimisation Opportunities: A Systematic Review on Arc Routing Problems Applications and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Castañeda-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Simona Mihaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Linear Programming Model for the Capacitated Arc Routing Problem Adapted to Roadside Management Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Castañeda-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Simona Mihaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Dávila-Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'avis des préférences des décideurs assisté par un modèle multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un décideur peut-il prendre en compte l'évolution de ses préférences au cours du temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L N Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit matière noire ou énergie sombre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badie Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode d'identification paramétrique d'un modèle de préférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de Génie des Procédés peut elle mettre en évidence un effet relativiste en comparant les résultats mesurés sur terre et dans la Station Spatiale Internationale (ISS) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. I. Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques aspects de la relativité restreinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badie Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des mélanges fluides continus Part 2 : bilans de quantité de mouvement, d'énergie et d'entropie par constituant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des mélanges fluides continus Part 1 : Applications d’une nouvelle formulation du deuxième principe de la thermodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle dynamique des mélanges fluides continus Part 2 : En relativité générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des mélanges fluides continus Part 3 : Nouvelle modélisation des forces d'interaction entre molécules et des non-linéarités de la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle dynamique des mélanges fluides continus Partie 1 : En relativité restreinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating air quality by combining stationary, smart mobile pollution monitoring and data-driven modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective traffic signal optimization using 3D mesoscopic simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together in Front of the Mirror: Collective Reflexivity as a Portraying Tool of Responsible Research and Innovation (RRI) in a French University Innovation Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Medina-Tabares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMR.2025.3567836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance of a lying position for dental treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Giess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tallotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2025.2538992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary computer-aided design of powdered soft beverages integrating heuristic knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Barrera-Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narváez-Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 216, pp.333-346. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation labs strategy: unfolding the multifaceted role of strategic intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, pp.103170. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2025.103170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring team roles for social innovation labs: Toward a competence-based role self-assessment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.101799. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jengtecman.2024.101799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biomasse des bords de route : les apports des démonstrateurs pour le déploiement d’une filière durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins along the product lifecycle: A systematic literature review of applications in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Twin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.3. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/digitaltwin.17807.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Modeling of the Impacts of Road Verge Management on the Pollination Service Using System Dynamics: A Case Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Daza-Gacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (05), pp.349-385. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/am.2023.145022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying blocking behaviors in small-scale group decision-making and their impact on consensus outcomes: a case study on Forest Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5-6), pp.219-237. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mcda.1819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mazzucato (2021), Mission Economy: A Moonshot Guide to Changing Capitalism, Allen Lane, London, 272 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (40), pp.273-275. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.040.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Validation Process of Extended Reality Applications Developed in an Industrial Context: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (5), pp.637. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-023-02089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of filament production in distributed plastic recycling via additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.100100. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clwas.2023.100100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Spaces as Drivers of Eco-innovations Supporting the Circular Economy: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (39), pp.173-214. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between innovation and exports in enterprises: A support tool for synergistic improvement plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.121489. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, political, and technological dimensions of the sustainability evaluation of a recycling network. A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100397. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clet.2022.100397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic Honeybees Optimization Algorithms Approach for Traveling Salesperson Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/8903005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative sustainability assessment of road verge management in France: An approach from causal diagrams to seize the importance of impact pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cecilia Bautista Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2022.106911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of tech ventures' evolving business models: rules for performance-related classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Ungerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Baltes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Venturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.145. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEV.2022.122639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile supply chain analytic approach: a case study combining agile and CRISP-DM in an end-to-end supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Ezzahra Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Andres Quintero Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2022.2064721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria Optimization for the Design and Operation of Distributed Energy Systems Considering Sustainability Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 214, pp.118989. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stakeholder system-based methodology to evaluate the needs of innovation ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.489-506. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00368-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a holistic understanding of performance in Lean Manufacturing: a discussion on the relevance of its indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Cardenas-Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lean Six Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1025-1057. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLSS-10-2020-0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis for the design of distributed energy systems: A multi-objective optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 290, pp.116746. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.116746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing Problem with Deadline and Stochastic Service Times: Case of the Ice Cream Industry in Santiago City of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Dávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (21), pp.2750. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9212750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to support smartness at the district level of metropolitan areas in emerging economies: The case of Santiago de Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grimaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.102713. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2021.102713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Emulsion Design Based on Emulsion Science and Expert Knowledge. Part 1: Conceptual Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (7), pp.3210-3227. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c04942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Formulated Products Integrating Heuristic Knowledge and Consumer Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.17117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Emulsion Design Based on Emulsion Science and Expert Knowledge. Part 2: An Application in the Cosmetics Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (14), pp.5220-5235. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.1c00866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical product design integrating MCDA : Performance prediction and human preferences modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Yesid Suárez Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (51), pp.S470-S484. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.23956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic recycling in additive manufacturing: a systematic literature review and opportunities for the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.121602. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Best Practices for Customer/Supplier Collaboration in Co-innovation Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Abraham Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242020000400005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed loop supply chain network for local and distributed plastic recycling for 3D printing: a MILP-based optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.104531. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.104531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable risk management strategy selection using a fuzzy multi-criteria decision approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Al Heib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.101474. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Direct Waste Printing of Polylactic Acid with Universal Pellets Extruder: Comparison to Fused Filament Fabrication on Open-Source Desktop Three-Dimensional Printers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/3dp.2019.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart and suitable management of roadsides: System dynamics in the era of industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Baustista Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Operations and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susoc.2020.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Innovation and Export Capabilities of SMEs: Toward a Multi-Criteria Decision-Making Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242020000300017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping a Public Innovation Laboratory in Bogota: Learning through Time, Space and Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°31 (1), pp.69-100. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et agilité - identification de stratégies de déploiement pour le développement des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gouttes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°26 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.026.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and trends in the valuation of ecosystem services in agro-ecosystems: a systematic revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadimir A. Melgarejo-Carreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cecilia Bautista Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56369/tsaes.2665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Institutions Promote Digital Marketing in Small and Medium International Companies: Comparison between Costa Rica and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Victoria Herrera Carpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.58-71. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating air quality by combining stationary, smart mobile pollution monitoring and data-driven modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.398-418. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.02.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding user representations, a new development path for supporting Smart City policy: Evaluation of the electric car use in Lorraine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.333-346. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A green procurement methodology based on Kraljic Matrix for supplier`s evaluation and selection: a case study from the chemical sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Sanchez Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2019.1622446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are High-Tech Companies More Competitive Than Others? An Empirical Study of Innovative and Exporting French SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization for the design of phase III biorefinery sustainable supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Teresa Espinoza Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Domingo Alfaro Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.189-213. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.02.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Air Quality by Integrating a Mesoscopic Traffic Simulation Model and Simplified Air Pollutant Estimation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirian Benavides Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Transportation Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.125-141. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13177-018-0160-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and management of innovation laboratories: Toward a performance assessment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.82-100. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère dynamique et évolutif de la notion d’innovation : Quelles conséquences pour l’évaluation de la capacité à innover des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Decision-Making Methods in Smart City Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.433-452. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/smartcities2030027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework to support Lean Six Sigma deployment in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Abraham Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lean Six Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 10 (1), pp.58-80. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLSS-01-2018-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indice d’innovation potentielle (IIP) : un diagnostic de la capacité à innover au service des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1049960ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system dynamics approach for sustainability assessment of biodiesel production in Colombia. Baseline simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.12.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Readiness Level for Innovation Projects: A New Decision-Making Tool for Innovation Managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci8010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective traffic signal optimization using 3D mesoscopic simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.120 - 138. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Heuristic Knowledge in the Optimal Design of Formulated Products: Application to a Cosmetic Emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2018.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in design of distributed energy systems using hydrogen as energy vector: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.09.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the objective assessment of technical skills for surgery students: An accelerometer based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.79 - 88. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling in an open-source additive manufacturing context: Mechanical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.87 - 105. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimization of a photocatalytic process: Degradation of endocrine disruptor compounds by Ag/ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Alonso Escobar-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.174 - 191. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fuzzy logic-based metric to measure lean warehousing performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Buonamico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.96 - 111. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1293466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of phenomena occurring in supply chains during the emergence of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roland Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (3), pp.150 - 165. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1354649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges and requirements for sustainable and industrialized biorefinery supply chain design and management: A bibliographic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Teresa Espinoza Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alfaro Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.350 - 359. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2016.11.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment to support governmental biodiesel policy in Colombia: A system dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.1145 - 1163. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.09.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Identification and Characterization of a Common Space Using Data Spatialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.56-69. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242016000200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the idea selection process in creative workshops through contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.1503-1513. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity support systems: A systematic mapping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsc.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From descriptive customer data to need definition: a formalised approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (5/6), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2016.10004476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiesel-triple bottom line (TBL): A new hierarchical sustainability assessment framework of principles criteria & indicators (PC&I) for biodiesel production. Part II-validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.803-817. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.04.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiesel-TBL plus : A new hierarchical sustainability assessment framework of PC&I for biodiesel production - Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.84-107. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria decision analysis for the selection of sustainable chemical process routes during early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esneider Díaz Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.28 - 49. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting SMEs' IP capabilities: Impact study of INPI pre-diagnosis through the use of the AIDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wpi.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Catalytic System for the Photo degradation of Endocrinal Disruptors: Synthesis and Efficiency Modeling and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (937-942), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse logistics network design for a biogas plant: An approach based on MILP optimization and Analytical Hierarchical Process (AHP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (3), pp.616-623. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-suited organization to open innovation: empirical evidence from an industrial deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.93 - 113 </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.013.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria optimization of production conditions for a new phthalate-free PVC plasticizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Y. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.1985-1992. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiec.2013.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating innovative processes in french firms: Methodologicalproposition for firm innovation capacity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Assielou N'Doli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (3), pp.608- 622. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy integral based methodology to elicit semantic spaces in usability tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2013.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standard experimental protocol for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.151 - 167. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2014.919553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Molecular-Weight Glycerol Esters as Plasticizers for Poly(vinyl chloride)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Y. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vinyl and Additive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.65-71. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vnl.21351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PII- Potential Innovation Index: a tool to benchmark innovation capabilities in international context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rodriguez Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management &amp; Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.36-45. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242013000500004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Analysis and Case‐Based Reasoning: Applications to the Training of Young Doctors in the Context of Breast Mammogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Deruyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InImpact : The Journal of Innovation Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Edition on Innovation in Medicine and Healthcare, 6 (1), pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiesel production in a counter-current reactive extraction column: modelling, parametric identification and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Guillermo Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Dario Godoy-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228, pp.717-723. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex data structures in product design: a sequential approach to elicit customer perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAOM.2013.051325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology To Predict PVC Plasticization Using Molecular Simulation by Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Y. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.15094−15103. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie4021182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A situation model to support awareness in collaborative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (1), pp.110-129. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for measuring logistics performance in the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Marchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymundo Forradellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 135 (1), pp.284-298. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Multicriteria Optimization of a Two-Stage Reactive Extrusion Process for the Synthesis of Thermoplastic Polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04 (09), pp.497-514. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2012.49065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching descriptive information in ranking and sorting problems with visualizations techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Ishizaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modelling in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol.7 (Issue 2), pp. 130-147. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465661211242778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Implications and Impact of Smartphones on Self-Directed Learning Under a Living Lab Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1/2), pp.119 - 138. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2012.051151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving performance evaluation metrics to manage innovative projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Intelligence and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.215-230. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTIP.2012.048571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new concepts for the control of polymerization processes: Multiobjective optimization and decision engineering. II. Application of a Choquet integral to an emulsion copolymerization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Hang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120 (6), pp.3421-3434. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.33348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metrics-based diagnosis tool for enhancing innovation capabilities in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (5), pp.Pages 919-928. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2010.5.2255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy multi-criteria evaluation method for designing fashion oriented industrial products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 ((12)), pp. 1277-1285. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-009-0496-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode Activity Based Costing : outil d'aide à la décision stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Digon-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 465, pp. 270-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du cadre pour une gestion et une évolution pérenne du FabLab Hospitalier « Héphaïstos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistance Publique Hôpitaux de Paris (APHP); Université de Lorraine. 2023, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux des pratiques d'entretien des dépendances vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Corrigeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Artunduaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine - ERPI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du Projet « Inn-Cognitif - Innovation, Cognition, Immersion : Apports de la prise en compte de la dimension cognitive dans les expériences d’usage en situation virtuelle ou réelle » porté par Dr. DUPONT Laurent pôle EMPP - (labo ERPI) et pôle secondaire CLCS (labo 2LPN) dans le cadre du dispositif Appel à projets de l'UL - Interdisciplinarité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Final &amp;quot; Linky by Makers &amp;quot; Productions scientifiques et techniques - Période Janvier 2017 à Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; UL-Equipe de Recherche sur les Processus Innovatif. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la Tâche 1 du Projet INCERDD « prise en compte des INCertitudes pour des Décisions Durables » - ANR Ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANRA2010AVILLA006, Université de Lorraine; INERIS; université Savoie Mont Blanc; Université Blaise Pascal Clermont-Ferrand; Université de Bordeaux; Prefet de Meurthe et Moselle; Grand Nancy; ADUAN. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smart Cities Living Lab: white paper on living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National Polytechnique de Lorraine; Université de Lorraine. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches Actions de six projets du Lorraine Smart Cities Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Stoeltzlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine - ERPI. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dreams to virtuality : Systematic design and evaluation of immersive environments to support project in Living Lab mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual Doctoral Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Laval, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;shared diagnosis&amp;quot; to &amp;quot;shared action&amp;quot;: how living lab process can support decision-making process involving citizen for smart city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RP2E Doctoral school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vandoeuvre Lès Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 : Vers une gestion durable des bords de route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.85-109, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : Approche Lab et ingénierie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.243-274, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : Fabrication additive : le recyclage local de plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.137-167, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour évaluer la faisabilité du recyclage des polymères dans un contexte de fabrication additive opensource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cathelineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recyclage, enjeu pour l’économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collections classiques, Encyclopédie SCIENCES, ISTE Editions, 2023, 9781789481624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive University Technology Transfer of Innovation Capabilities to SMEs: An Active and Modular Educational Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dana Mietzner, Christian Schultz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives in Technology Transfer. Theories, Concepts, and Practices in an Age of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Springer, Cham, pp.181-205, 2021, FGF Studies in Small Business and Entrepreneurship, 978-3-030-61476-8. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61477-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment for chemical product and process design during early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Narváez Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Chemical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.3-41, 2020, 978-0-12-818376-2. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818376-2.00001-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Consumer Preferences and Heuristic Knowledge in the Design of Formulated Products: Application to a Cosmetic Emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-438, 2019, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818634-3.50073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Methodology for Emulsified Cosmetic Product Formulation Using Integer Programming with Logical Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Espuña; Moisès Graells; Luis Puigjaner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.985-990, 2017, 27th European Symposium on Computer Aided Process Engineering, 978-0-444-63965-3. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50166-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Framework of an Intelligent System to Support Creative Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ – The Theory of Inventive Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.261-284, 2017, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56593-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paradigme de la complexité pour aborder le lien entre innovation et exportation en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Growth Publisher, pp.227, 2016, 978-2-940384-36-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réusir le pilotage d’un projet d’innovation dans une PME/PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecointre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino‐ Lextenso Éditions, 2015, 978-2-297-02068-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance dans le pilotage d’un projet d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Camargo; V. Boly; L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'innovation en entreprise: un levier essentiel pour la réussite des projets innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy-Éditions universitaires de Lorraine, 2015, Organisations en action, 978-2-8143-0262-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d’innovation des PME, ce qu’il faut mesurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Camargo; V. Boly; L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'innovation en entreprise: un levier essentiel pour la réussite des projets innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy-Éditions universitaires de Lorraine, 2015, Organisations en action, 978-2-8143-0262-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation par‐delà la science : quand l'émergence est multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Boutillier; Joëlle Forest; Delphine Gallaud; Blandine Laperche; Réseau de Recherche sur l'innovation; Corinne Tanguy; Leïla Temri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes d’économie de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014, Business and Innovation, 978-3-0352-9643-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in chemical engineering industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Dal Pont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Engineering and Industrial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, 978-1-848-21326-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in chemical engineering industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean‐Pierre Dal Pont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Engineering and Industrial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, 9781118562130. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118562130.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'ingénierie de la décision. L'agrégation complète - les OWA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jolly-Desod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits, volume 2 : ingénierie de l'évaluation et de la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp./, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision technicoéconomique en conception de produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Chafaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Yannou; Vincent Robin; Mauricio Camargo; Jean-Pierre Micaëlli; Lionel Roucoules. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Conception industrielle de produits – Volume 2 : Spécifications, déploiement et maîtrise de la performance. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.81-140, 2008, 978-2-7462-1922-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie de l'Innovation : réflexion sur une dynamique de renouvellement de l'espace des connaissances favorisant l'innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morel-Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lois d'évolution des systèmes techniques et Méthodologies de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp./, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la théorie TRIZ dans les phases de retour d'expérience des projets innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lois d'évolution des systèmes techniques et Méthodologies de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp./, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coûts dans des industries à haut degré de diversité : modèles interprétables neuro-flous.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jolly-Desod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation et décision dans le processus de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp./, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.308, 2024, Business and Innovation, 9783034348973. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier-Hermès, 3e éd., pp.288, 2016, 978-2-7462-4747-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'innovation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy-Éditions universitaires de Lorraine, pp.239, 2015, Organisations en action, 978-2-8143-0262-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits - Volume 2 Spécifications, déploiement et maîtrise des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Micaëlli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, 252 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conception industrielle de produits – Volume 2 : Spécifications, déploiement et maîtrise de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 2008, 978-2-7462-1922-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition écologique : innover en chœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Impact Mapping of Hospital Innovation: A Multi-level Perspective on Innovation Lab Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Eckerlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Funchal, Portugal. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective modelling of a roadside mowing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Simona Mihaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirstophe Bachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ice/itmc-iamot55089.2022.10033303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a carbon footprint analysis as an extended environmental indicator for roadside maintenance strategies: a multi-scale perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Corrigeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC58018.2023.10332313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation lab strategy: between institutionalization and autonomy, knowing how to disrupt and reassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2023 Responsible and Responsive Innovation for a Better Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Pablo de Olavide, Jun 2023, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation responsiveness perception of Fablabs’ managers and users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Medina Tabares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brave Smart World: Capabilities and Ecosystems for Innovation - Proceedings of the 32nd IAMOT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a group decision-making tool under Living Lab project mode: The case of ConsensUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Manufacturing/Remanufacturing CO 2 emissions balance: application to a mowing machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Nicolas Parrado Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachmann Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation, technologies & communities as enablers of socio-economical transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehera Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference ©</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - ERPI, Jun 2022, Nancy, France. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sensor technologies with the potential to support roadside ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Corrigeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Chaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Energy Systems in Isolated Zones Using Sustainability Indicators. A Case Study in the Colombian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.75-82, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and digitalization in SME’s: A research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of the International Association for Management of Technology IAMOT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the strategic intent of innovation labs operational: A process perspective on the case of the Lorraine Fab Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, Jul 2021, Strathclyde, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for the Classification of Digital Twins and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological assessment of User eXprience supported by Immersive Environments: First input from a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2020, Laval, France. pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SMEs' innovation capability: Towards a taxonomic approach based on internal and contextual factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez Manriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering, Technology and Innovation (ICE-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of SMEs’ Export: The case of Argentine wine companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Management of Technology (IAMOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an IMU-based ergonomics assessment tool for virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Laval, France. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2020..3316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Approaches on Chemical Product Design: A Study of Opportunities Identification for Integrated Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the International Association for Management of Technology, IAMOT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of virtual reality for user experience in spatial cognition: an exploratory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2020, Laval, France. pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the strategic intent of innovation labs and projects: the case of the Green Fablab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roux-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Living Lab Approach to Smart Grid Training Course Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardiff University, Jun 2020, Cardiff, United Kingdom. pp. 1-8, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability dimensions in hydrogen-based distributed energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Fonseca Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gil Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic multicriteria-based approach to support the implementation of a Warehouse Management System in the context of humanitarian logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation of Innovation Laboratories: A Scientific Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link between Innovation and Export: Evidences from small-sized firms practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A referential framework for the choice of prototypes in the design phase of a mobile application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marie-Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality monitoring using stationary versus mobile sensing units: a case study from Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ITS World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, Netherlands. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Management of Roadside: Towards a Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cecilia Bautista Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printing Based Distributed Plastic Recycling: A Conceptual Model for Closed-Loop Supply Chain Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, Printing and Validation of Dental Dry Models for Implantology Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs facing the challenge of innovation and export: Proposal for a joint assessment tool, the Potential Export and Innovation Index (PE2I).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2017. Conference Proceedings of the 26th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of technology management, prospective and innovation strategy: the case of a luminaire manufacturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Innovation Projects Engaging open communities: a Case Study on Emerging Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ICE/IEEE International Conference on Technology, Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, Portugal. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8280002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green Fablab concept: a local and distributed recycling approach for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journée de l’innovation Abbé Grégoire (JAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods for modelling shared decision-making process in a smart city living lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, France. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept du Green Fablab: une approche distribuée pour le recyclage de polymères en circuit-court dans le cadre de la fabrication additive open-source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Museum visitors' experience through an Eye-tracking study and a Living Lab approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Patricia Parra Morantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Andrea Peñarete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9025900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces to foster and sustain innovation: Towards a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Engineering, Technology and Innovation/ International Technology Management Conference (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Belfast, Ireland. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2015.7438661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre innovation et exportation en PME, Proposition d’un nouveau paradigme pour comprendre cette relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Toward a common Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2016. Conference Proceedings of the 25th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology to Represent the Knowledge Domain of a Creative Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Naples, Italy. pp.618-623, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Recycling and Additive Manufacturing in an Open Source context: Optimization of processes and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Solid Freeform Fabrication Symposium, ISSF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, TX, United States. pp.1591-1600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year experience with an online assessment tool to improve the innovation capability of companies and enhance their organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez Manriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Italian Chapter of AIS (ITAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to adapt the innovation process to the context and objectives of the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Cap, South Africa. pp.P108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent System to Support Creative Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 11th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, France. pp.693-697, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2015.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Catalytic System for the Photodegradation of Endocrinal Disruptors: Synthesis and Efficiency Modeling and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHEAP12: 12TH INTERNATIONAL CONFERENCE ON CHEMICAL &amp; PROCESS ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Milan, Italy. pp.937-942, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling and additive manufacturing in an open-source context: Optimization of processes and methods. Communication orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual international Solid Freeform Fabrication Symposium: an additive manufacturing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application to innovation and protection capabilities of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ICE Conference on Engineering, Technology and Innovation (ICE), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bergame, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a methodology to elicit maturity curves: Application to innovation and protection capabilities of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ICE Conference on Engineering, Technology and Innovation (ICE), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bergame, Italy. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2014.6871592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure of the SMEs’ protection capabilities through the use of the AIDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez Manriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Management of Technology (IAMOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATING THE IMPACT OF THE TRAFFIC RECONFIGURATION OF A COMPLEX URBAN INTERSECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process modelling for a creative problem solving support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovative Design and Manufacturing (ICIDM) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montréal, Canada. pp.181-186, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDAM.2014.6912691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a complex urban intersection using discrete event simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.8768-8774, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of endocrinal disruptors using AgZno nanoparticles immobilized in a polyacrylic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRET13 – 13th International Conference on Micro reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANN modeling and optimization of synthesis-performance of ZnO photocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Escobar-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Inter-American and Colombian Chemical Engineering Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new innovation project maturity assessment methodology based on innovation degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ICE Conference on Engineering, Technology and Innovation (ICE), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bergame, Italy. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2014.6871614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized AgZnO photocatalyst in Poly(acrylic acid) matrix synthesized in water suspension and their photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechConnect World-Nanotech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatif des dispositifs de soutien à l’internationalisation des PME : Les apports de la prise en compte de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre du Groupe de Recherche Thématique «Innovation» de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un réseau logistique inverse pour la méthanisation de biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Rakotondranaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès SFGP 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Technology Transfer between a Technology Transfer Center and SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Management of Technology IAMOT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Choquet integral to the multicriteria optimization of an emulsion copolymerization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Reaction Engineering 7th (PRE 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative, quantitative mixed approach for observing the technology transfer process for better understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third European Conference on Management of Technology (EUROMOT) "Industry-University collaborations in Techno Parks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, NICE, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling technology transfer process: proposition of a qualitative and quantitative observation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMOT 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, NICE, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating current practices in the technology transfer management process: overview from macro to micro point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, DUBAI, United Arab Emirates. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un index d'évaluation global basé sur l'intégrale de Choquet pour la conception de produits dans l'industrie chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, SAINT-ETIENNE, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du degré d'innovation dans la stratégie technologique. Application de méthodologies basées sur l'Optimisation Multi-Objectifs avec Contraintes : exemple de la production de polystyrène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, SAINT-ETIENNE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary based methodology to integrate Product Innovation Degree on a Firm Technological Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, MIAMI, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproduct Supply Chain Strategic Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Roig Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forradelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Production Research, Americas Region (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, CURITIBA, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Choquet integral to a chemical manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill and Knowledge (ASBoHS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, NANCY, France. 6 p. - @Proceeding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving new product design through multicriteria techniques comparison. Application to a chemical manufacturing process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference on Management of Technologie (IAMOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, BEIJING, China. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Based Costing : outil d'aide à la décision stratégique dans le milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Digon-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GISEH - Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, LUXEMBOURG, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of multicriteria analysis techniques to improve the innovation process measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference on Management of Technologie (IAMOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, BEIJING, China. 8 p. - @Proceeding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronistico de la demanda en entomos multiproducto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Roig Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forradelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encuentro de Investigadores y Docentes de Ingenieria - ENIDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, MENDOZA, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) & 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2023, 978-1-6654-8817-4. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General presentation of the 2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) & 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer et décrire le processus de transfert de technologie pour mieux le comprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId608"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A9D1EE3"/>
+    <w:nsid w:val="441F5AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mauricio-camargo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3867-2438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casta&#241;eda-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Simona Mihaita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Kiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camargo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04505340v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Morsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L N Kiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Renaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04251771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Morsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camargo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03641116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877862v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Simona Mih&#259;i&#355;&#259;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01796613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Giess" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hily" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2025.2538992" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Medina-Tabares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;doua Kasmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMR.2025.3567836" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041313v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barrera-Ariza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Orjuela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Falk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103170" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ismael Pe&#241;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2024.101799" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bachmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pronost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/digitaltwin.17807.2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ortega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Daza-Gacha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2023.145022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1819" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.040.0273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02089-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander-Tapia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Cruz Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2023.100100" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03548133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Mu&#241;oz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alfaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121489" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100397" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03825207v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palominos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ortega" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Fuertes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vargas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/8903005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cecilia Bautista Rodriguez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2022.106911" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K&#246;nig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ungerer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baltes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEV.2022.122639" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andres Quintero Quintero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2022.2064721" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fonseca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116746" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Toledo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00368-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03506898v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cardenas-Cristancho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-10-2020-0163" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118989" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9212750" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grimaldi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102713" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04942" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bernardo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c00866" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Yesid Su&#225;rez Palacios" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23956" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398793v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104531" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446563v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101474" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alexandre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2019.0195" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119204v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baustista Rodriguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susoc.2020.12.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121602" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134714v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abraham Moya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242020000400005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242020000300017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandoval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0066" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouttes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.026.0037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Victoria Herrera Carpio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Arce" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1347" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560166v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadimir A. Melgarejo-Carreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cecilia Bautista Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56369/tsaes.2665" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Teresa Espinoza P&#233;rez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Domingo Alfaro Marchant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.268" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868707v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Benavides Ortiz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13177-018-0160-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sanchez Garzon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1622446" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004952v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1206" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04415903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.179" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919436v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2018.10.027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987047v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492141v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Claire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0317" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284566v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hoang Giang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities2030027" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bautista" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Espinoza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narvaez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.12.111" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837932v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci8010006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049960ar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-01-2018-0001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04416515v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.05.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2018.08.032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.177" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01812007v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.12.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629449v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.05.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629305v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Berenice Jasso-Salcedo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Pla" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Alonso Escobar-Barrios" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.10.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837933v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland Ortt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1354649" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837935v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Buonamico" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1293466" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838483v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alfaro Marchant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2016.11.084" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espinoza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bautista" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Narv&#225;ez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfaro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.09.168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242016000200006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522693v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bourgault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.039" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522503v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2016.05.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891121v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2016.10004476" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Narvaez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.04.046" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522499v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.06.020" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839033v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esneider D&#237;az Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.07.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez," TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wpi.2014.11.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519904v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543157" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522506v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2014.12.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522508v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2013.08.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S3RZ61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061482v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Assielou N'Doli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2013.09.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2KG48N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061477v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Y. Suarez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2013.09.021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV597T30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522705v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Steiner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.013.0093" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522630v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alberto Cruz Sanchez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2014.919553" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061478v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21351" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89JXWSVN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061475v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rodriguez Rey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242013000500004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522601v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842017v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Cadavid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Dario Godoy-Silva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.040" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZM0HGQX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770474v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2013.051325" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061480v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie4021182" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788151v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.03.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB3FPRVH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140166v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.49065" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645880v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marchetta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Forradellas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2011.08.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9RJWLFK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713057v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nemery" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ishizaka" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465661211242778" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768972v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bary" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Skiba" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Richard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2012.051151" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724126v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTIP.2012.048571" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614965v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Hang Hu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33348" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-995S77BP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614976v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sepulveda" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonzalez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2010.5.2255" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609615v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeng" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koehl" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0496-z" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23GZHS43-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162330v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Digon-Garcia" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubost" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labiche" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905055v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274245v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corrigeux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Artunduaga" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431919v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723993v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332439v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Brissel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333590v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bretagne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995328v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Stoeltzlen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033368v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05251476v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767962v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728467v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767887v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander Tapia" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665860v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140931v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61477-5_11" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140936v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Orjuela" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818376-2.00001-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281239v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50073-4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017276v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50166-5" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066144v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56593-4_11" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537778v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959466v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960294v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959459v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960249v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960221v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Potier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266705v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562130.ch11" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289295v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jolly-Desod" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848762v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Chafa&#239;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284794v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boly" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcandella" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284801v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel-Guimaraes" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284821v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castelain" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728098v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1431509" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21978" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960108v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959454v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01842164v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04832446v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673842v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchille" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eckerlein" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794298" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381955v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332313" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490969v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156286v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Medina Tabares" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Balen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990118v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Rahimi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe Bachmann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ice/itmc-iamot55089.2022.10033303" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04021379v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033130" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987410v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Nicolas Parrado Rodriguez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachmann Christophe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033172" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03871962v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehera Hassan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987390v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marche Brunelle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033185" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625848v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03551585v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gil" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666597" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285670v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608145v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570114" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551341v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Martinez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042992v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez Manriquez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198637" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042960v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Gili" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02565428v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferveur" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096713v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553833v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941900v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198320" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03199086v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Fonseca Gamboa" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gil Chavez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267002v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Puech" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266978v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792816" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267003v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792656" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266212v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marie-Rose" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792568" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025863v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo Pardo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436326" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863819v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436296" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885133v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858370v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Albuquerque" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436302" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492167v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519011v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582548v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280002" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891048v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723983v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279888" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518997v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365971v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02083876v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Patricia Parra Morantes" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andrea Pe&#241;arete" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025900" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332445v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2015.7438661" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492178v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066129v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.102" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522897v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064939v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.114" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270991v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Jasso-Salcedo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042998v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523136v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lanza" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518430v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043013v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522865v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAM.2014.6912691" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522833v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Simona Mihaita" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01072" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166679v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522761v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522765v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871592" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520549v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520534v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Berenice Jasso Salcedo" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Escobar-Barrios" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522757v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871614" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520578v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043004v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522730v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohamed" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223117v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523356v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289196v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289198v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289303v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279694v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169416v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167601v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167660v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167656v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167655v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167636v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167647v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Roig Guitart" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forradelas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167635v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994739v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787396v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289197v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mauricio-camargo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3867-2438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casta&#241;eda-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Simona Mihaita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Kiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camargo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L N Kiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04505340v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Morsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04251771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Morsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camargo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03641116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Simona Mih&#259;i&#355;&#259;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01796613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Medina-Tabares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;doua Kasmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMR.2025.3567836" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Giess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hily" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2025.2538992" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041313v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barrera-Ariza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Orjuela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Falk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103170" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ismael Pe&#241;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2024.101799" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bachmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pronost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/digitaltwin.17807.2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ortega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Daza-Gacha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2023.145022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1819" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.040.0273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02089-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander-Tapia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Cruz Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2023.100100" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03548133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Mu&#241;oz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alfaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121489" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100397" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03825207v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palominos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ortega" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Fuertes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vargas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/8903005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cecilia Bautista Rodriguez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2022.106911" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K&#246;nig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ungerer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baltes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEV.2022.122639" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andres Quintero Quintero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2022.2064721" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fonseca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118989" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Toledo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00368-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03506898v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cardenas-Cristancho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-10-2020-0163" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116746" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9212750" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grimaldi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102713" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04942" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bernardo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c00866" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Yesid Su&#225;rez Palacios" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23956" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121602" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134714v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abraham Moya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242020000400005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104531" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446563v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101474" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alexandre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2019.0195" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119204v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baustista Rodriguez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susoc.2020.12.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242020000300017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandoval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0066" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouttes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.026.0037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560166v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadimir A. Melgarejo-Carreno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cecilia Bautista Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56369/tsaes.2665" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564902v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Victoria Herrera Carpio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Arce" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1347" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04415903v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.179" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919436v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2018.10.027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151353v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sanchez Garzon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1622446" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004952v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1206" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072187v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Teresa Espinoza P&#233;rez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Domingo Alfaro Marchant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.268" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868707v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Benavides Ortiz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13177-018-0160-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987047v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492141v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Claire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0317" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284566v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hoang Giang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities2030027" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959521v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-01-2018-0001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322097v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049960ar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bautista" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Espinoza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narvaez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.12.111" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837932v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci8010006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04416515v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.05.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2018.08.032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.177" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01812007v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.12.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629449v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.05.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629305v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Berenice Jasso-Salcedo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Pla" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Alonso Escobar-Barrios" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.10.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837935v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Buonamico" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1293466" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837933v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland Ortt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1354649" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838483v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alfaro Marchant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2016.11.084" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espinoza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bautista" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Narv&#225;ez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfaro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.09.168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242016000200006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522693v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bourgault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.039" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522503v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2016.05.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891121v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2016.10004476" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Narvaez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.04.046" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522499v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.06.020" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839033v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esneider D&#237;az Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.07.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez," TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wpi.2014.11.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519904v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543157" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522506v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2014.12.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522705v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Steiner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.013.0093" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061477v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Y. Suarez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2013.09.021" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV597T30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061482v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Assielou N'Doli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2013.09.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2KG48N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2013.08.007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S3RZ61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522630v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alberto Cruz Sanchez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2014.919553" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061478v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21351" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89JXWSVN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061475v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rodriguez Rey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242013000500004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522601v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842017v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Cadavid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Dario Godoy-Silva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.040" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZM0HGQX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770474v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2013.051325" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061480v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie4021182" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788151v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.03.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB3FPRVH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645880v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Garcia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marchetta" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Forradellas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2011.08.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9RJWLFK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140166v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.49065" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713057v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nemery" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ishizaka" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465661211242778" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768972v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bary" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Skiba" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Richard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2012.051151" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724126v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTIP.2012.048571" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614965v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Hang Hu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33348" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-995S77BP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614976v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sepulveda" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonzalez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2010.5.2255" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609615v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeng" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koehl" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0496-z" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23GZHS43-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162330v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Digon-Garcia" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubost" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labiche" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905055v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274245v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corrigeux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Artunduaga" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431919v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723993v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332439v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Brissel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333590v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bretagne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995328v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Stoeltzlen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033368v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05251476v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767962v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728467v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767887v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander Tapia" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665860v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140931v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61477-5_11" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140936v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Orjuela" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818376-2.00001-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281239v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50073-4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017276v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50166-5" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066144v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56593-4_11" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537778v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960294v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959466v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959459v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960249v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960221v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Potier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266705v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562130.ch11" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289295v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jolly-Desod" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848762v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Chafa&#239;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284801v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel-Guimaraes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boly" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284794v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcandella" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284821v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castelain" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728098v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1431509" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21978" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960108v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959454v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01842164v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04832446v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673842v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchille" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eckerlein" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794298" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990118v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Rahimi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe Bachmann" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ice/itmc-iamot55089.2022.10033303" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381955v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332313" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490969v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156286v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Medina Tabares" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Balen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04021379v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033130" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987410v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Nicolas Parrado Rodriguez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachmann Christophe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033172" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03871962v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehera Hassan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987390v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marche Brunelle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033185" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03551585v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gil" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666597" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625848v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285670v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608145v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570114" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551341v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Martinez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042992v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez Manriquez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198637" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042960v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Gili" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02565428v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferveur" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096713v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553833v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941900v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198320" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03199086v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Fonseca Gamboa" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gil Chavez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267002v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Puech" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266978v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792816" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267003v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792656" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266212v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marie-Rose" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792568" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885133v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025863v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo Pardo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436326" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863819v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436296" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858370v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Albuquerque" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436302" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492167v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891048v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582548v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280002" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519011v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723983v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279888" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518997v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02083876v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Patricia Parra Morantes" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andrea Pe&#241;arete" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025900" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332445v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2015.7438661" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365971v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492178v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066129v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.102" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523136v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lanza" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042998v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522897v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064939v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.114" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270991v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Jasso-Salcedo" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518430v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522761v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522765v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871592" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043013v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166679v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Simona Mihaita" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522865v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAM.2014.6912691" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522833v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01072" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520549v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520534v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Berenice Jasso Salcedo" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Escobar-Barrios" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522757v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871614" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520578v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043004v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522730v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohamed" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223117v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523356v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289303v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289196v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289198v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279694v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169416v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167601v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167647v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Roig Guitart" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forradelas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167660v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167656v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167636v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167655v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167635v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994739v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787396v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289197v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>