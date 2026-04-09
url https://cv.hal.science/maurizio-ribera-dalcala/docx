--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1958,291 +1958,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of chain length in two diatoms as a growth-fragmentation process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interannual variability of the Mediterranean trophic regimes from ocean color satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Cheminant</w:t>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Immacolata Ferrante</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurizio Ribera D 'Alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.022418⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (6), pp.1901-1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-1901-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528511v1</w:t>
+                <w:t xml:space="preserve">hal-01341963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variability of the Mediterranean trophic regimes from ocean color satellites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Regulation of chain length in two diatoms as a growth-fragmentation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ribera D 'Alcalà</w:t>
+                <w:t xml:space="preserve">Soizic Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Immacolata Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (6), pp.1901-1917. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (2), pp.22418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-1901-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.022418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341963v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom Phytochromes Reveal the Existence of Far-Red-Light-Based Sensing in the Ocean</w:t>
               </w:r>
@@ -3028,51 +3028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4495,51 +4495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duch&#234;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pierella Karlusich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08301-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Santin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Teresa Russo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morales de los R&#237;os" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Chiurazzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sprovieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roose" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Drago" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karien de Cauwer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158664" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pirazzini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fremont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay Mele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Alelio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Coles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2018.10.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKL71J2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Franciszek Stec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Matias Ibarbalz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2017.02.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I. Ferrante" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gherardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02084-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jaubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immacolata Ferrante" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022418" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01341963v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcal&#224;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1901-2016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Emidio Fortunato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Enomoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Raniello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00928" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Musacchia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Annunziata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ugarte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03741-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.02.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Angelique Depauw" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rogato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith B. Rodgers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stendardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1031-2011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siokou Frangou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Mazzocchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montresor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1543-2010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559150v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esposito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iudicone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcala'" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-139-2009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landolfi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mangoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001541" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tett" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandberg Audun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Anne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrada Marta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118496480.ch18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duch&#234;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pierella Karlusich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08301-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Santin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Teresa Russo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morales de los R&#237;os" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Chiurazzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sprovieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roose" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Drago" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karien de Cauwer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158664" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pirazzini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fremont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay Mele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Alelio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Coles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2018.10.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKL71J2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Franciszek Stec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Matias Ibarbalz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2017.02.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I. Ferrante" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gherardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02084-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jaubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01341963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcal&#224;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1901-2016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immacolata Ferrante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Emidio Fortunato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Enomoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Raniello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00928" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Musacchia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Annunziata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ugarte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03741-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.02.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Angelique Depauw" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rogato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith B. Rodgers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stendardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1031-2011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siokou Frangou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Mazzocchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montresor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1543-2010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559150v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esposito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iudicone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcala'" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-139-2009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landolfi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mangoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001541" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tett" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandberg Audun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Anne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrada Marta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118496480.ch18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>