--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -100,3921 +100,3921 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom Phytochromes Integrate the Underwater Light Spectrum to Sense Depth</w:t>
+                <w:t xml:space="preserve">NPF2 is involved in intracellular pH regulation and ion balance in the diatom &amp;lt;i&amp;gt;Phaeodactylum tricornutum&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Duchêne</w:t>
+                <w:t xml:space="preserve">Anna Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
+                <w:t xml:space="preserve">Monia Teresa Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Jose Pierella Karlusich</w:t>
+                <w:t xml:space="preserve">Dany Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Vernay</w:t>
+                <w:t xml:space="preserve">Antonella Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sellés</w:t>
+                <w:t xml:space="preserve">Sara Russo Spena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 637, pp.691-697. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-08301-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.71169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196086v1</w:t>
+                <w:t xml:space="preserve">hal-05599116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tonoplast localized protein PtNPF1 participates in the regulation of nitrogen response in diatoms</w:t>
+                <w:t xml:space="preserve">Diatom Phytochromes Integrate the Underwater Light Spectrum to Sense Depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Santin</w:t>
+                <w:t xml:space="preserve">Carole Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monia Teresa Russo</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Morales de los Ríos</w:t>
+                <w:t xml:space="preserve">Juan Jose Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Chiurazzi</w:t>
+                <w:t xml:space="preserve">Emeline Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ribera d'Alcalà</w:t>
+                <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241 (4), pp.1592-1604. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 637, pp.691-697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-08301-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355275v1</w:t>
+                <w:t xml:space="preserve">hal-05196086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The tonoplast localized protein PtNPF1 participates in the regulation of nitrogen response in diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Teresa Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Richter</w:t>
+                <w:t xml:space="preserve">Laura Morales de los Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Watteaux</w:t>
+                <w:t xml:space="preserve">Maurizio Chiurazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vannier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Frémont</w:t>
+                <w:t xml:space="preserve">Maurizio Ribera d'Alcalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241 (4), pp.1592-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399723v2</w:t>
+                <w:t xml:space="preserve">hal-04355275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03746448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science for Good Environmental Status: A European Joint Action to Support Marine Policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Sprovieri</w:t>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Roose</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karien de Cauwer</w:t>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13158664⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203576v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Science for Good Environmental Status: A European Joint Action to Support Marine Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sprovieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Taillandier</w:t>
+                <w:t xml:space="preserve">Patrick Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Aldo Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Conan</w:t>
+                <w:t xml:space="preserve">Karien de Cauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), 8664 (14p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13158664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217440v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale patterns of marine diatom richness: Drivers and trends in a changing ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greta Busseni</w:t>
+                <w:t xml:space="preserve">V. Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Caputi</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Pirazzini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hay Mele</w:t>
+                <w:t xml:space="preserve">P. Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13161⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992584v1</w:t>
+                <w:t xml:space="preserve">hal-03217440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling float observation of thermohaline staircases in the western Mediterranean Sea and impact on nutrient fluxes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Ribera d'Alcalà</w:t>
+                <w:t xml:space="preserve">Large scale patterns of marine diatom richness: Drivers and trends in a changing ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Busseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberta Pirazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hay Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-3343-2020⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (11), pp.1915-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961877v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-omics reveals genetic flexibility of diatom nitrogen transporters in response to environmental changes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto Amato</w:t>
+                <w:t xml:space="preserve">Profiling float observation of thermohaline staircases in the western Mediterranean Sea and impact on nutrient fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ribera d'Alcalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz157⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (13), pp.3343-3366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-3343-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184019v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Caputi</w:t>
+                <w:t xml:space="preserve">Meta-omics reveals genetic flexibility of diatom nitrogen transporters in response to environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Busseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.2522-2535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the complexity of plankton communities exploiting omics potential: From present challenges to an integrative pipeline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico d'Alelio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Coles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coisb.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01909434v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plankton ecosystems in the meta-omics era. Are we ready?</w:t>
+                <w:t xml:space="preserve">Modelling the complexity of plankton communities exploiting omics potential: From present challenges to an integrative pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Franciszek Stec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Domenico d'Alelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Coles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Caputi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federico Matias Ibarbalz</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coisb.2018.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2017.02.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584309v1</w:t>
+                <w:t xml:space="preserve">hal-01909434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient consumption and chain tuning in diatoms exposed to storm-like turbulence</w:t>
+                <w:t xml:space="preserve">Light sensing and responses in marine microalgae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Dell’aquila</w:t>
+                <w:t xml:space="preserve">Marianne Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ribera d'Alcalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria I. Ferrante</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela Falciatore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.70-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534460v1</w:t>
+                <w:t xml:space="preserve">hal-01587935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light sensing and responses in marine microalgae.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling plankton ecosystems in the meta-omics era. Are we ready?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Franciszek Stec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico d'Alelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Matias Ibarbalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2017.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587935v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variability of the Mediterranean trophic regimes from ocean color satellites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient consumption and chain tuning in diatoms exposed to storm-like turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Dell’aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Maria I. Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ribera D 'Alcalà</w:t>
+                <w:t xml:space="preserve">Marco Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (6), pp.1901-1917. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-1901-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02084-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341963v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of chain length in two diatoms as a growth-fragmentation process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interannual variability of the Mediterranean trophic regimes from ocean color satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Cheminant</w:t>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Immacolata Ferrante</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurizio Ribera D 'Alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.022418⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (6), pp.1901-1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-1901-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528511v1</w:t>
+                <w:t xml:space="preserve">hal-01341963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom Phytochromes Reveal the Existence of Far-Red-Light-Based Sensing in the Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Jaubert</w:t>
+                <w:t xml:space="preserve">Regulation of chain length in two diatoms as a growth-fragmentation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gen Enomoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
+                <w:t xml:space="preserve">Soizic Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Raniello</w:t>
+                <w:t xml:space="preserve">Maria Immacolata Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (3), pp.616-628. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (2), pp.22418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.15.00928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.022418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528502v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine diatoms change their gene expression profile when exposed to microscale turbulence under nutrient replete conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Amato</w:t>
+                <w:t xml:space="preserve">Diatom Phytochromes Reveal the Existence of Far-Red-Light-Based Sensing in the Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Emidio Fortunato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Dell’aquila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Musacchia</w:t>
+                <w:t xml:space="preserve">Marianne Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Annunziata</w:t>
+                <w:t xml:space="preserve">Gen Enomoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ari Ugarte</w:t>
+                <w:t xml:space="preserve">Raffaella Raniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (1), pp.347A-348A. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3), pp.616-628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03741-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.15.00928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528507v1</w:t>
+                <w:t xml:space="preserve">hal-01528502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine diatoms change their gene expression profile when exposed to microscale turbulence under nutrient replete conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Dell’aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Musacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Annunziata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.347A-348A. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-03741-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028603v1</w:t>
+                <w:t xml:space="preserve">hal-01528507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Temporal variability of nutrient concentrations in the northwestern Mediterranean sea (DYFAMED time-series station)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ribera D 'Alcala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251401v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Ruiz</w:t>
+                <w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zatsepin</w:t>
+                <w:t xml:space="preserve">Antoine Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arashkevich</w:t>
+                <w:t xml:space="preserve">Romain Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169407v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of nutrient concentrations in the northwestern Mediterranean sea (DYFAMED time-series station)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ribera D 'Alcala</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Crise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zatsepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.02.006⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130192v1</w:t>
+                <w:t xml:space="preserve">hal-01169407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118, pp.3416-3430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/JGRC.20251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the molecular basis of responses to light in marine diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Angelique Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rogato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Ribera d'Alcalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Falciatore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (4, SI), pp.1575-1591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/ers005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological changes of oceanic phytoplankton in the 1980s and 2000s as revealed by remotely sensed ocean-color observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Ribera d'Alcala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.GB4003,. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GB004269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water masses as a unifying framework for understanding the Southern Ocean Carbon Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Iudicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith B. Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stendardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (5), pp.1031-1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-8-1031-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton in the open Mediterranean Sea : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Siokou Frangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg Mazzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montresor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribera d'Alcala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (5), pp.1543-1586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-7-1543-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of cumulative impact of phytoplankton photoresponses to light variation on carbon assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Iudicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribera d'Alcala'</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 261 (3), pp.361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the trophic regimes of the Mediterranean Sea: a satellite analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (2), pp.139-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-6-139-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and dynamics of the phytoplankton of the Ionian Sea (eastern Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Casotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Landolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Mangoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108 (C9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002JC001541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4024,167 +4024,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives of Social and Ecological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandberg Audun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrada Marta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erlend Moksness (Editor), Einar Dahl, Josianne Støttrup. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Challenges in Integrated Coastal Zone Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, p. 229-236, 2013, 978-0-470-65756-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118496480.ch18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4194,161 +4194,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom phytochromes integrate the entire visible light spectra for photosensing in marine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4495,51 +4495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duch&#234;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pierella Karlusich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08301-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Santin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Teresa Russo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morales de los R&#237;os" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Chiurazzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sprovieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roose" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Drago" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karien de Cauwer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158664" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pirazzini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fremont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay Mele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Alelio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Coles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2018.10.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKL71J2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Franciszek Stec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Matias Ibarbalz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2017.02.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I. Ferrante" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gherardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02084-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jaubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01341963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcal&#224;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1901-2016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immacolata Ferrante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Emidio Fortunato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Enomoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Raniello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00928" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Musacchia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Annunziata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ugarte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03741-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.02.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Angelique Depauw" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rogato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith B. Rodgers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stendardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1031-2011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siokou Frangou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Mazzocchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montresor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1543-2010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559150v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esposito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iudicone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcala'" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-139-2009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landolfi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mangoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001541" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tett" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandberg Audun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Anne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrada Marta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118496480.ch18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Santin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Teresa Russo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Croteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ruggiero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Russo Spena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duch&#234;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pierella Karlusich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08301-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morales de los R&#237;os" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Chiurazzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19461" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sprovieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Drago" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karien de Cauwer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158664" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pirazzini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fremont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay Mele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz157" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Alelio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Coles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2018.10.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKL71J2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jaubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Franciszek Stec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Matias Ibarbalz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2017.02.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I. Ferrante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gherardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02084-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01341963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcal&#224;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1901-2016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immacolata Ferrante" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022418" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Emidio Fortunato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Enomoto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Raniello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00928" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Musacchia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Annunziata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ugarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03741-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.02.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Angelique Depauw" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rogato" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004269" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith B. Rodgers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stendardo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1031-2011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siokou Frangou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Mazzocchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montresor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1543-2010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esposito" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iudicone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcala'" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.032" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-139-2009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landolfi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mangoni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001541" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836084v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tett" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandberg Audun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Anne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrada Marta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118496480.ch18" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>