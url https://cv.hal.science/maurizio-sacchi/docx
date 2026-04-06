--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1119,295 +1119,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of magnetic helicoidal dichroism with extreme ultraviolet light vortices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The COMIX polarimeter: a compact device for XUV polarization analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pancaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Strüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Bresteau</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.077401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.969-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577522004027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192707v1</w:t>
+                <w:t xml:space="preserve">hal-03741787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COMIX polarimeter: a compact device for XUV polarization analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of magnetic helicoidal dichroism with extreme ultraviolet light vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fanciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pancaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario de Angelis</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekha Vimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (4), pp.969-977. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.077401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577522004027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.077401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741787v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments at the COMET instrument of the SEXTANTS beamline at SOLEIL</w:t>
               </w:r>
@@ -1655,295 +1655,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic theory of Helicoidal Dichroism in reflection from magnetic structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stoichiometry and disorder influence over electronic structure in nanostructured VOx films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Luttmann</w:t>
+                <w:t xml:space="preserve">A. D’elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+                <w:t xml:space="preserve">S. Rezvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zuccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.013501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-020-05130-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033113v1</w:t>
+                <w:t xml:space="preserve">hal-03126254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometry and disorder influence over electronic structure in nanostructured VOx films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Zema</w:t>
+                <w:t xml:space="preserve">Electromagnetic theory of Helicoidal Dichroism in reflection from magnetic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fanciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bresteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekha Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zuccaro</w:t>
+                <w:t xml:space="preserve">Martin Luttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fanetti</w:t>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (1), pp.33. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.013501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-020-05130-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.013501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126254v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft X-ray Lensless Imaging in Reflection Mode</w:t>
               </w:r>
@@ -2197,51 +2197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold MnAs thickness for the formation of ordered α/β stripes in MnAs/GaAs(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desjardin K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medjoubi K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popescu H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,295 +2861,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the MnAs α/β-Striped Microstructure and of the Fe Magnetization Reversal in Fe/MnAs/GaAs(001): An Optical-Laser Pump–Free-Electron-Laser Probe Scattering Experiment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission diffractive patterns of large microchannel plates at soft X-ray energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">M.I. Mazuritskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Dabagov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Lerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dziedzic-Kocurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/photonics4020021⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 402, pp.282-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.02.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634296v1</w:t>
+                <w:t xml:space="preserve">hal-02106191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission diffractive patterns of large microchannel plates at soft X-ray energies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Dziedzic-Kocurek</w:t>
+                <w:t xml:space="preserve">Dynamics of the MnAs α/β-Striped Microstructure and of the Fe Magnetization Reversal in Fe/MnAs/GaAs(001): An Optical-Laser Pump–Free-Electron-Laser Probe Scattering Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sokolov</w:t>
+                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 402, pp.282-286. </w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.02.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/photonics4020021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106191v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer-sensitive magneto-optical Kerr effect study of magnetization reversal in Fe/MnAs/GaAs(001)</w:t>
               </w:r>
@@ -3291,51 +3291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Edrrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3520,51 +3520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element Selective Probe of the Ultra-Fast Magnetic Response to an Element Selective Excitation in Fe-Ni Compounds Using a Two-Color FEL Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3788,51 +3788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widely tunable two-colour seeded free-electron laser source for resonant-pump resonant-probe magnetic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,429 +4050,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally induced magnetization switching in Fe/MnAs/GaAs(001): selectable magnetic configurations by temperature and field control</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling between an incommensurate antiferromagnetic structure and a soft ferromagnet in the archetype multiferroic BiFeO3/cobalt system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+                <w:t xml:space="preserve">Marta Elzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Moubah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep08120⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), pp.014402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.014402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223188v1</w:t>
+                <w:t xml:space="preserve">hal-01443670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane rotation of magnetic stripe domains in Fe1-xGax thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasello R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bisero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92, pp.224411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between an incommensurate antiferromagnetic structure and a soft ferromagnet in the archetype multiferroic BiFeO3/cobalt system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+                <w:t xml:space="preserve">Thermally induced magnetization switching in Fe/MnAs/GaAs(001): selectable magnetic configurations by temperature and field control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (1), pp.014402. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.8120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.014402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep08120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443670v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four-state magnetic configuration in a tri-layer asymmetric ring</w:t>
               </w:r>
@@ -5033,51 +5033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. T. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose R. Ramos Barrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5118,291 +5118,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended reciprocal space observation of artificial spin ice with x-ray resonant magnetic scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in patterned Co/Pd multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.214424. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.214424⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88 (22), pp.224420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.224420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993267v1</w:t>
+                <w:t xml:space="preserve">hal-01240525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in patterned Co/Pd multilayers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extended reciprocal space observation of artificial spin ice with x-ray resonant magnetic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (22), pp.224420. </w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.214424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.224420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.214424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240525v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Magnetism of Orthorhombic Epitaxial FeMnAs</w:t>
               </w:r>
@@ -5535,51 +5535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotatable anisotropy of epitaxial Fe1-xGax thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Barturen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Eddrieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5650,295 +5650,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic imaging by Fourier transform holography using linearly polarized x-rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Time resolved pump-probe scattering in MnAs/GaAs(001): A look into the dynamics of alpha-beta stripe domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Popescu</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jaouen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Tortarolo</w:t>
+                <w:t xml:space="preserve">Enrico Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">Marcello Coreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, pp.9769-9776. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (21), pp.211905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.009769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4720398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00713713v1</w:t>
+                <w:t xml:space="preserve">hal-01240936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved pump-probe scattering in MnAs/GaAs(001): A look into the dynamics of alpha-beta stripe domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Magnetic imaging by Fourier transform holography using linearly polarized x-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Allaria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Coreno</w:t>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (21), pp.211905. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.9769-9776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4720398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.009769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240936v1</w:t>
+                <w:t xml:space="preserve">in2p3-00713713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t>
               </w:r>
@@ -6052,295 +6052,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00724499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the period of elastic MnAs/GaAs(001) alpha-beta pattern by Fe deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Spezzani</w:t>
+                <w:t xml:space="preserve">Thermal switching of the magnetization in an iron film on a magnetically active template MnAs/GaAs(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Breitwieser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+                <w:t xml:space="preserve">Romain Breitwieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3531759⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (22), pp.220401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.220401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240955v1</w:t>
+                <w:t xml:space="preserve">hal-01240951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal switching of the magnetization in an iron film on a magnetically active template MnAs/GaAs(001)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+                <w:t xml:space="preserve">Tuning the period of elastic MnAs/GaAs(001) alpha-beta pattern by Fe deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Breitwieser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Horia Popescu</w:t>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (22), pp.220401. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (25), pp.251914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.220401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3531759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240951v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence-band electronic structure of V2 O3: Identification of v and O bands</w:t>
               </w:r>
@@ -6460,90 +6460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the antiparallel magnetic alignment of adjacent Fe and MnAs thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lüning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6728,103 +6728,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniaxial anisotropy and temperature driven magnetization reversal of Fe deposited on a MnAs/GaAs(001) magnetic template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.165317. </w:t>
@@ -7281,404 +7281,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical Kerr effect with twisted light beams: the origin of helicoidal dichroism in the reflection off magnetic vortices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mekha Vimal</w:t>
+                <w:t xml:space="preserve">Magnetic Helicoidal Dichroism with XUV Light Carrying Orbital Angular Momentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fanciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pancaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pedersoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2620539⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrafast Phenomena (UP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréeal, Canada. pp.Tu2A.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/UP.2022.Tu2A.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741786v1</w:t>
+                <w:t xml:space="preserve">hal-03839866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Helicoidal Dichroism with XUV Light Carrying Orbital Angular Momentum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bresteau</w:t>
+                <w:t xml:space="preserve">Magneto-optical Kerr effect with twisted light beams: the origin of helicoidal dichroism in the reflection off magnetic vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Luttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fanciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pancaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekha Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrafast Phenomena (UP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montréeal, Canada. pp.Tu2A.4, </w:t>
+              <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/UP.2022.Tu2A.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2620539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839866v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission diffractive patterns of large microchannel plates at soft X-ray energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Mazuritskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Dabagov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Lerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I. Mazuritskiy</w:t>
+                <w:t xml:space="preserve">K. Dziedzic-Kocurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Charged &amp; Neutral Particles Channeling Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sirmione, Italy. pp.282-286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.02.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058488v1</w:t>
@@ -7849,77 +7849,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Latin American Workshop on Magnetism, Magnetic Materials and their Applications (LAW3M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Buenos Aires, Argentina. pp.4711-4716, </w:t>
@@ -7957,64 +7957,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SEXTANTS beamline at SOLEIL: a new facility for elastic, inelastic and coherent scattering of soft X-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8091,90 +8091,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRMA-2 at SOLEIL: a set-up for magnetic and coherent scattering of polarized soft x-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaudemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8385,51 +8385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8634,51 +8634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution ptychographic imaging at a seeded free-electron laser source using OAM beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pancaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8902,90 +8902,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Phase Transitions in Magnetic Materials in European XFEL Annual Report 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlin Jacques Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9110,51 +9110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD8C2DE0"/>
+    <w:nsid w:val="002AF481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9341,51 +9341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurizio-sacchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3205-0796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076727629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396007v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Ravindran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bencivenga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Foglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Elena Stanciu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pedersoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.156701" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L140406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guzzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Bevis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Manfredda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barolak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.509745" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravindran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhardwaj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.174409" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03940355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekha Vimal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2380/1/012129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053524" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.077401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Str&#252;ber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Friedrich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Angelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522004027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03940362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carcy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leveille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2380/1/012046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03765500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kimel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Zvezdin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shallcross" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno De Sousa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8da0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03033113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luttmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sacchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217;elia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rezvani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuccaro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-020-05130-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Spezzani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8120569" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03384844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Weng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576721006579" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03028454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Coelho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab82da" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pianciola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flewett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Biasi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hepburn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lounis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.054438" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03028373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desjardin K." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjoubi K." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popescu H." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudemer R." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057752001262X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popescu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518016612" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Lounis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.145702" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ferrari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106191v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Mazuritskiy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Dabagov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lerer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dziedzic-Kocurek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sokolov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.02.075" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004248" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Edrrief" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2692209" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4010006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323817v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obstbaum" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/20/205003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277514v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10343" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Steren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez Baldis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sirena" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961501" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223188v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08120" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Fin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasello R" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bisero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sacchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224411" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443670v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Moubah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouzon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.014402" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443654v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936155" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240513v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.247202" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Guenther" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ciprian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Grazioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ressel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.180407" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240499v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin G. Chiuzbaian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryn F. Hague" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871362" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240507v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Barrett" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. Ramos Barrado" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863595" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993267v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Anghinolfi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tudu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214424" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240525v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.224420" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Helman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400576m" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Barturen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Milano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bustingorry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30678-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713713v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.009769" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240936v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4720398" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240955v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3531759" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240951v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Breitwieser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.220401" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896626v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.155115" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#252;ning" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2990755" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999259v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hague" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045132" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343922v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coelho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.165317" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dallera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.113104" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196531v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medarde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Santis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.46.14975" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620539" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03839866v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pancaldi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pedersoli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vimal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2022.Tu2A.4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058488v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184710" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00912674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2256113" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240523v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaudemer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Tonnerre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/7/072018" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954720v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avila" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/20/202009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240924v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tortarolo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134001001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437327v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vila-Comamala" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guzzi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfredda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barolak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02988751v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo da Silva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274476v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurizio-sacchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3205-0796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076727629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396007v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Ravindran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bencivenga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Foglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Elena Stanciu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pedersoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.156701" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L140406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guzzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Bevis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Manfredda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barolak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.509745" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravindran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhardwaj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.174409" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03940355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekha Vimal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2380/1/012129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053524" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Str&#252;ber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Friedrich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Angelis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522004027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.077401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03940362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carcy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leveille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2380/1/012046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03765500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kimel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Zvezdin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shallcross" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno De Sousa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8da0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217;elia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rezvani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zema" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuccaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-020-05130-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03033113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luttmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sacchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Spezzani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8120569" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03384844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Weng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576721006579" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03028454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Coelho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab82da" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pianciola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flewett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Biasi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hepburn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lounis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.054438" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03028373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desjardin K." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjoubi K." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popescu H." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudemer R." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057752001262X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popescu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518016612" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Lounis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.145702" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Mazuritskiy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Dabagov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lerer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dziedzic-Kocurek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sokolov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.02.075" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ferrari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004248" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Edrrief" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2692209" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4010006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323817v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obstbaum" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/20/205003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277514v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10343" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Steren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez Baldis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sirena" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961501" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Moubah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouzon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.014402" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326013v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Fin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasello R" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bisero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sacchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224411" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08120" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443654v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936155" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240513v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.247202" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Guenther" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ciprian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Grazioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ressel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.180407" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240499v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin G. Chiuzbaian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryn F. Hague" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871362" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240507v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Barrett" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. Ramos Barrado" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863595" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.224420" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Anghinolfi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tudu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214424" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Helman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400576m" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Barturen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Milano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bustingorry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30678-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4720398" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713713v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.009769" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240951v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Breitwieser" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.220401" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3531759" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896626v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.155115" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#252;ning" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2990755" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999259v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hague" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045132" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343922v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coelho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.165317" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dallera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.113104" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196531v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medarde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Santis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.46.14975" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03839866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pancaldi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pedersoli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vimal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2022.Tu2A.4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741786v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620539" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058488v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184710" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00912674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2256113" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240523v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaudemer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Tonnerre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/7/072018" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954720v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avila" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/20/202009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240924v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tortarolo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134001001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437327v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vila-Comamala" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guzzi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfredda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barolak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02988751v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo da Silva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274476v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>