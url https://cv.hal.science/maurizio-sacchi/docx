--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -147,6998 +147,7132 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multipurpose Setup for Ultrafast XUV Spectroscopies</w:t>
+                <w:t xml:space="preserve">Soft X-rays with orbital angular momentum for resonant scattering experiments at Synchrotron SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Ravindran</w:t>
+                <w:t xml:space="preserve">Pietro Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Bencivenga</w:t>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Coccia</w:t>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni de Ninno</w:t>
+                <w:t xml:space="preserve">Joan Vila-Comamala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Foglia</w:t>
+                <w:t xml:space="preserve">Benedikt Rösner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 96, 96 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33 (3), pp.858-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0285257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S160057752600322X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396007v1</w:t>
+                <w:t xml:space="preserve">hal-05437327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Vortex Dynamics Probed by Time-Resolved Magnetic Helicoidal Dichroism</w:t>
+                <w:t xml:space="preserve">A Multipurpose Setup for Ultrafast XUV Spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Fanciulli</w:t>
+                <w:t xml:space="preserve">Arun Ravindran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Pancaldi</w:t>
+                <w:t xml:space="preserve">Filippo Bencivenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anda-Elena Stanciu</w:t>
+                <w:t xml:space="preserve">Emanuele Coccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Guer</w:t>
+                <w:t xml:space="preserve">Giovanni de Ninno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
+                <w:t xml:space="preserve">Laura Foglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (15), pp.156701. </w:t>
+              <w:t xml:space="preserve">Agronomy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96, 96 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.156701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0285257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127585v1</w:t>
+                <w:t xml:space="preserve">hal-05396007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast magnetostructural dynamics of MnAs</w:t>
+                <w:t xml:space="preserve">Magnetic Vortex Dynamics Probed by Time-Resolved Magnetic Helicoidal Dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vidal</w:t>
+                <w:t xml:space="preserve">Mauro Fanciulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunlin Jacques Zheng</w:t>
+                <w:t xml:space="preserve">Matteo Pancaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferrari</w:t>
+                <w:t xml:space="preserve">Anda-Elena Stanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Allaria</w:t>
+                <w:t xml:space="preserve">Matthieu Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Spezzani</w:t>
+                <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (14), pp.L140406. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (15), pp.156701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L140406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.156701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745689v1</w:t>
+                <w:t xml:space="preserve">hal-05127585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution ptychographic imaging at a seeded free-electron laser source using OAM beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast magnetostructural dynamics of MnAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Guzzi</w:t>
+                <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles S Bevis</w:t>
+                <w:t xml:space="preserve">Yunlin Jacques Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Manfredda</w:t>
+                <w:t xml:space="preserve">E. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Barolak</w:t>
+                <w:t xml:space="preserve">E. Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.509745⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (14), pp.L140406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L140406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744484v1</w:t>
+                <w:t xml:space="preserve">hal-04745689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular dichroism experiments at the L edge of magnetic transition metals enabled by elliptically polarized pulses from a seeded free-electron laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Allaria</w:t>
+                <w:t xml:space="preserve">High-resolution ptychographic imaging at a seeded free-electron laser source using OAM beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pancaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Badano</w:t>
+                <w:t xml:space="preserve">Francesco Guzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bhardwaj</w:t>
+                <w:t xml:space="preserve">Charles S Bevis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Manfredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.174409⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), pp.403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.509745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774514v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic helicoidal dichroism with XUV light carrying orbital angular momentum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Bresteau</w:t>
+                <w:t xml:space="preserve">Circular dichroism experiments at the L edge of magnetic transition metals enabled by elliptically polarized pulses from a seeded free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ravindran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Badano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2380/1/012129⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (17), pp.174409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.174409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940355v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear harmonics of a seeded free-electron laser as a coherent and ultrafast probe to investigate matter at the water window and beyond</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bencivenga</w:t>
+                <w:t xml:space="preserve">Magnetic helicoidal dichroism with XUV light carrying orbital angular momentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fanciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pancaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekha Vimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.053524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14th International Conference on Synchrotron Radiation Instrumentation (SRI 2021) 28.03.2022 - 01.04.2022 Online, 2380, pp.012129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2380/1/012129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741782v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COMIX polarimeter: a compact device for XUV polarization analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear harmonics of a seeded free-electron laser as a coherent and ultrafast probe to investigate matter at the water window and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario de Angelis</w:t>
+                <w:t xml:space="preserve">G. Penco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Badano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bencivenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577522004027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (5), pp.053524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.053524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741787v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of magnetic helicoidal dichroism with extreme ultraviolet light vortices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The COMIX polarimeter: a compact device for XUV polarization analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pancaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Strüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Bresteau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.077401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.969-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577522004027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192707v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments at the COMET instrument of the SEXTANTS beamline at SOLEIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Leveille</w:t>
+                <w:t xml:space="preserve">Observation of magnetic helicoidal dichroism with extreme ultraviolet light vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fanciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pancaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekha Vimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2380 (1), pp.012046. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.077401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2380/1/012046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.077401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940362v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2022 Magneto-Optics Roadmap</w:t>
+                <w:t xml:space="preserve">Recent developments at the COMET instrument of the SEXTANTS beamline at SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Kimel</w:t>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoly Zvezdin</w:t>
+                <w:t xml:space="preserve">Kewin Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangeeta Sharma</w:t>
+                <w:t xml:space="preserve">Victor Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Shallcross</w:t>
+                <w:t xml:space="preserve">Alexandre Carcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno De Sousa</w:t>
+                <w:t xml:space="preserve">Cyril Leveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2380 (1), pp.012046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac8da0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2380/1/012046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765500v1</w:t>
+                <w:t xml:space="preserve">hal-03940362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometry and disorder influence over electronic structure in nanostructured VOx films</w:t>
+                <w:t xml:space="preserve">The 2022 Magneto-Optics Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. D’elia</w:t>
+                <w:t xml:space="preserve">Alexey Kimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rezvani</w:t>
+                <w:t xml:space="preserve">Anatoly Zvezdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Zema</w:t>
+                <w:t xml:space="preserve">Sangeeta Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zuccaro</w:t>
+                <w:t xml:space="preserve">Samuel Shallcross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fanetti</w:t>
+                <w:t xml:space="preserve">Nuno De Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (1), pp.33. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-020-05130-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac8da0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126254v1</w:t>
+                <w:t xml:space="preserve">hal-03765500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic theory of Helicoidal Dichroism in reflection from magnetic structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stoichiometry and disorder influence over electronic structure in nanostructured VOx films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Luttmann</w:t>
+                <w:t xml:space="preserve">A. D’elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+                <w:t xml:space="preserve">S. Rezvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zuccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.013501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-020-05130-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033113v1</w:t>
+                <w:t xml:space="preserve">hal-03126254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray Lensless Imaging in Reflection Mode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
+                <w:t xml:space="preserve">Electromagnetic theory of Helicoidal Dichroism in reflection from magnetic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fanciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bresteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekha Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+                <w:t xml:space="preserve">Martin Luttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/photonics8120569⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.013501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.013501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475732v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlation of embedded nanowires probed by X-ray off-Bragg scattering of the host matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tran</w:t>
+                <w:t xml:space="preserve">Soft X-ray Lensless Imaging in Reflection Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaorong Weng</w:t>
+                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Hennes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576721006579⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics8120569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384844v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold MnAs thickness for the formation of ordered α/β stripes in MnAs/GaAs(001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+                <w:t xml:space="preserve">Spatial correlation of embedded nanowires probed by X-ray off-Bragg scattering of the host matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaorong Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Coelho</w:t>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jialin Ma</w:t>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab82da⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (4), pp.1173-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576721006579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028454v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistance in Fe 0.8 Ga 0.2 thin films with magnetic stripes: The role of the three-dimensional magnetic structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Threshold MnAs thickness for the formation of ordered α/β stripes in MnAs/GaAs(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pianciola</w:t>
+                <w:t xml:space="preserve">Leticia Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Flewett</w:t>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. de Biasi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Lounis</w:t>
+                <w:t xml:space="preserve">Jialin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.054438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (26), pp.265005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab82da⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927053v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backside-illuminated scientific CMOS detector for soft X-ray resonant scattering and ptychography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetoresistance in Fe 0.8 Ga 0.2 thin films with magnetic stripes: The role of the three-dimensional magnetic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pianciola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Flewett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desjardin K.</w:t>
+                <w:t xml:space="preserve">E. de Biasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medjoubi K.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+                <w:t xml:space="preserve">C. Hepburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Popescu H.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaudemer R.</w:t>
+                <w:t xml:space="preserve">L. Lounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S160057752001262X⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.054438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028373v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMET: a new end-station at SOLEIL for coherent magnetic scattering in transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Backside-illuminated scientific CMOS detector for soft X-ray resonant scattering and ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desjardin K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Popescu</w:t>
+                <w:t xml:space="preserve">Medjoubi K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Perron</w:t>
+                <w:t xml:space="preserve">Popescu H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pilette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Pinty</w:t>
+                <w:t xml:space="preserve">Gaudemer R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26 (1), pp.280-290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577518016612⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.1577-1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S160057752001262X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106187v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Structural Dynamics along the β − γ Phase Transition Path in MnAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMET: a new end-station at SOLEIL for coherent magnetic scattering in transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+                <w:t xml:space="preserve">B. Pilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunlin Zheng</w:t>
+                <w:t xml:space="preserve">R. Vacheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lounès Lounis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Laulhé</w:t>
+                <w:t xml:space="preserve">V. Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.145702⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.280-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577518016612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096578v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission diffractive patterns of large microchannel plates at soft X-ray energies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Structural Dynamics along the β − γ Phase Transition Path in MnAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I. Mazuritskiy</w:t>
+                <w:t xml:space="preserve">Yunlin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.B. Dabagov</w:t>
+                <w:t xml:space="preserve">Lounès Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Lerer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Sokolov</w:t>
+                <w:t xml:space="preserve">Claire Laulhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.02.075⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.145702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106191v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the MnAs α/β-Striped Microstructure and of the Fe Magnetization Reversal in Fe/MnAs/GaAs(001): An Optical-Laser Pump–Free-Electron-Laser Probe Scattering Experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+                <w:t xml:space="preserve">Transmission diffractive patterns of large microchannel plates at soft X-ray energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Mazuritskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Dabagov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">A.M. Lerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dziedzic-Kocurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/photonics4020021⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 402, pp.282-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.02.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634296v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-sensitive magneto-optical Kerr effect study of magnetization reversal in Fe/MnAs/GaAs(001)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of the MnAs α/β-Striped Microstructure and of the Fe Magnetization Reversal in Fe/MnAs/GaAs(001): An Optical-Laser Pump–Free-Electron-Laser Probe Scattering Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5004248⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics4020021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655601v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Laser-Induced Magnetostructural Phase Transitions in MnAs/GaAs (001) Epitaxial Layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Layer-sensitive magneto-optical Kerr effect study of magnetization reversal in Fe/MnAs/GaAs(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2692209⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (23), pp.232403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5004248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106193v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump−probe experiments at the TEMPO beamline using the low-α operation mode of Synchrotron SOLEIL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Ferté</w:t>
+                <w:t xml:space="preserve">Dynamics of Laser-Induced Magnetostructural Phase Transitions in MnAs/GaAs (001) Epitaxial Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Agnès Tordeux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+                <w:t xml:space="preserve">Mahmoud Edrrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577517007913⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (11), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2692209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624336v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element Selective Probe of the Ultra-Fast Magnetic Response to an Element Selective Excitation in Fe-Ni Compounds Using a Two-Color FEL Source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+                <w:t xml:space="preserve">Pump−probe experiments at the TEMPO beamline using the low-α operation mode of Synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu G Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnès Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/photonics4010006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.886 - 897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577517007913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448509v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and field dependent magnetization in a sub-µm patterned Co/FeRh film studied by resonant x-ray scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Element Selective Probe of the Ultra-Fast Magnetic Response to an Element Selective Excitation in Fe-Ni Compounds Using a Two-Color FEL Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Obstbaum</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/20/205003⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics4010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323817v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely tunable two-colour seeded free-electron laser source for resonant-pump resonant-probe magnetic scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Temperature and field dependent magnetization in a sub-µm patterned Co/FeRh film studied by resonant x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Obstbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (20), pp.205003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/20/205003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277514v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of vertical and lateral confinement on the magnetic properties of MnAs micro and nano-ribbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Sacchi</w:t>
+                <w:t xml:space="preserve">Widely tunable two-colour seeded free-electron laser source for resonant-pump resonant-probe magnetic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4961501⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.10343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442951v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between an incommensurate antiferromagnetic structure and a soft ferromagnet in the archetype multiferroic BiFeO3/cobalt system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined effects of vertical and lateral confinement on the magnetic properties of MnAs micro and nano-ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Steren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Elzo</w:t>
+                <w:t xml:space="preserve">M. Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Moubah</w:t>
+                <w:t xml:space="preserve">F. Fernandez Baldis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Blouzon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+                <w:t xml:space="preserve">M. Sirena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.014402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (9), pp.093905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4961501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443670v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane rotation of magnetic stripe domains in Fe1-xGax thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Sacchi</w:t>
+                <w:t xml:space="preserve">Thermally induced magnetization switching in Fe/MnAs/GaAs(001): selectable magnetic configurations by temperature and field control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224411⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.8120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326013v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally induced magnetization switching in Fe/MnAs/GaAs(001): selectable magnetic configurations by temperature and field control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+                <w:t xml:space="preserve">Coupling between an incommensurate antiferromagnetic structure and a soft ferromagnet in the archetype multiferroic BiFeO3/cobalt system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Elzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Moubah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep08120⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), pp.014402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.014402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223188v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-state magnetic configuration in a tri-layer asymmetric ring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+                <w:t xml:space="preserve">In-plane rotation of magnetic stripe domains in Fe1-xGax thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasello R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor López-Flores</w:t>
+                <w:t xml:space="preserve">D. Bisero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936155⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.224411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443654v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization and Microstructure Dynamics in Fe/MnAs/GaAs(001): Fe Magnetization Reversal by a Femtosecond Laser Pulse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ciavardini</w:t>
+                <w:t xml:space="preserve">Four-state magnetic configuration in a tri-layer asymmetric ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor López-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.202404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.247202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01240513v1</w:t>
+                <w:t xml:space="preserve">hal-01443654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing spin-flip scattering as a possible mechanism of ultrafast demagnetization in ordered magnetic alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberta Ciprian</w:t>
+                <w:t xml:space="preserve">Magnetization and Microstructure Dynamics in Fe/MnAs/GaAs(001): Fe Magnetization Reversal by a Femtosecond Laser Pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesare Grazioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Ressel</w:t>
+                <w:t xml:space="preserve">A. Ciavardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.180407⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (24), pp.247202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.247202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240508v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance of AERHA, a high acceptance high resolution soft x-ray spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing spin-flip scattering as a possible mechanism of ultrafast demagnetization in ordered magnetic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Guenther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin G. Chiuzbaian</w:t>
+                <w:t xml:space="preserve">Roberta Ciprian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coryn F. Hague</w:t>
+                <w:t xml:space="preserve">Cesare Grazioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Avila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
+                <w:t xml:space="preserve">Barbara Ressel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85 (4), pp.043108. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (18), pp.180407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4871362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.180407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240499v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of Al- and Ga-doped ZnO films studied by hard X-ray photoelectron spectroscopy</w:t>
+                <w:t xml:space="preserve">Design and performance of AERHA, a high acceptance high resolution soft x-ray spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gabas</w:t>
+                <w:t xml:space="preserve">Sorin G. Chiuzbaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Torelli</w:t>
+                <w:t xml:space="preserve">Coryn F. Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. T. Barrett</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4863595⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (4), pp.043108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4871362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240507v1</w:t>
+                <w:t xml:space="preserve">hal-01240499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in patterned Co/Pd multilayers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Electronic structure of Al- and Ga-doped ZnO films studied by hard X-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Torelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. T. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose R. Ramos Barrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.224420⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.012112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4863595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240525v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended reciprocal space observation of artificial spin ice with x-ray resonant magnetic scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in patterned Co/Pd multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.214424. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.214424⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88 (22), pp.224420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.224420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993267v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Magnetism of Orthorhombic Epitaxial FeMnAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Demaille</w:t>
+                <w:t xml:space="preserve">Extended reciprocal space observation of artificial spin ice with x-ray resonant magnetic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Luca Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Helman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+                <w:t xml:space="preserve">B. Tudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor H. Etgens</w:t>
+                <w:t xml:space="preserve">Jean-Marc Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (10), pp.4279-4284. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.214424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg400576m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.214424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240529v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotatable anisotropy of epitaxial Fe1-xGax thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and Magnetism of Orthorhombic Epitaxial FeMnAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Barturen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Eddrieff</w:t>
+                <w:t xml:space="preserve">Christian Helman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Milano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Bustingorry</w:t>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-30678-2⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (10), pp.4279-4284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg400576m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240524v1</w:t>
+                <w:t xml:space="preserve">hal-01240529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved pump-probe scattering in MnAs/GaAs(001): A look into the dynamics of alpha-beta stripe domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Rotatable anisotropy of epitaxial Fe1-xGax thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Barturen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Allaria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
+                <w:t xml:space="preserve">Mahmoud Eddrieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Coreno</w:t>
+                <w:t xml:space="preserve">Julian Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Bustingorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4720398⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (4), pp.191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-30678-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240936v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic imaging by Fourier transform holography using linearly polarized x-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.9769-9776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.20.009769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00713713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Th. Wang</w:t>
+                <w:t xml:space="preserve">Time resolved pump-probe scattering in MnAs/GaAs(001): A look into the dynamics of alpha-beta stripe domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dl. Zhu</w:t>
+                <w:t xml:space="preserve">Enrico Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Schaffert</w:t>
+                <w:t xml:space="preserve">Marcello Coreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.267403⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (21), pp.211905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4720398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00724499v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal switching of the magnetization in an iron film on a magnetically active template MnAs/GaAs(001)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+                <w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dl. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Breitwieser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Horia Popescu</w:t>
+                <w:t xml:space="preserve">B. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schaffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.220401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.267403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.267403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240951v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00724499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the period of elastic MnAs/GaAs(001) alpha-beta pattern by Fe deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+                <w:t xml:space="preserve">Thermal switching of the magnetization in an iron film on a magnetically active template MnAs/GaAs(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Breitwieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3531759⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (22), pp.220401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.220401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240955v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence-band electronic structure of V2 O3: Identification of v and O bands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Papalazarou</w:t>
+                <w:t xml:space="preserve">Tuning the period of elastic MnAs/GaAs(001) alpha-beta pattern by Fe deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Gatti</w:t>
+                <w:t xml:space="preserve">R. Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marsi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Iori</w:t>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.155115⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (25), pp.251914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3531759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896626v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the antiparallel magnetic alignment of adjacent Fe and MnAs thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Breitwieser</w:t>
+                <w:t xml:space="preserve">Valence-band electronic structure of V2 O3: Identification of v and O bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Papalazarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lüning</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Jaouen</w:t>
+                <w:t xml:space="preserve">M. Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Joly</w:t>
+                <w:t xml:space="preserve">V. Brouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2990755⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.155115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343596v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer at the metal-insulator transition in V2O3 thin films by resonant inelastic x-ray scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Hague</w:t>
+                <w:t xml:space="preserve">Imaging the antiparallel magnetic alignment of adjacent Fe and MnAs thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+                <w:t xml:space="preserve">J. Lüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ilakovac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Marsi</w:t>
+                <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.045132⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (12), pp.2508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2990755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999259v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniaxial anisotropy and temperature driven magnetization reversal of Fe deposited on a MnAs/GaAs(001) magnetic template</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Spezzani</w:t>
+                <w:t xml:space="preserve">Charge transfer at the metal-insulator transition in V2O3 thin films by resonant inelastic x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Coelho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Breitwieser</w:t>
+                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.165317⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (4), pp.045132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.045132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343922v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration interaction in L2,3-edge resonant inelastic x-ray scattering spectra of CaF2 and ScAl2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Hague</w:t>
+                <w:t xml:space="preserve">Uniaxial anisotropy and temperature driven magnetization reversal of Fe deposited on a MnAs/GaAs(001) magnetic template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Journel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+                <w:t xml:space="preserve">L. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 67 (11), pp.113104. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.165317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.113104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.165317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000146v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Configuration interaction in L2,3-edge resonant inelastic x-ray scattering spectra of CaF2 and ScAl2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dallera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (11), pp.113104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.113104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RNiO3 perovskites ( R = Pr, Nd): Nickel valence and the metal-insulator transition investigated by x-ray-absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. García-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez-Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 46 (23), pp.14975-14984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.46.14975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7148,1737 +7282,1619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Helicoidal Dichroism in Resonant Scattering with XUV Light Vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Fanciulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pancaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Ninno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE NAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Helicoidal Dichroism with XUV Light Carrying Orbital Angular Momentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fanciulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pancaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pedersoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultrafast Phenomena (UP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréeal, Canada. pp.Tu2A.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/UP.2022.Tu2A.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical Kerr effect with twisted light beams: the origin of helicoidal dichroism in the reflection off magnetic vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Luttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Fanciulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pancaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Pedersoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekha Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2620539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission diffractive patterns of large microchannel plates at soft X-ray energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Mazuritskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Dabagov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Lerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dziedzic-Kocurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Charged &amp; Neutral Particles Channeling Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sirmione, Italy. pp.282-286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.02.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically induced Fe magnetization reversal in Fe/MnAs/GaAs(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN X-RAY FREE-ELECTRON LASERS INSTRUMENTATION III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1000 20TH ST, PO BOX 10, BELLINGHAM, WA 98227-0010 USA, Unknown Region. pp.95120I, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2184710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft X-Ray Magneto-Optics: Probing Magnetism by Resonant Scattering Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Latin American Workshop on Magnetism, Magnetic Materials and their Applications (LAW3M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Buenos Aires, Argentina. pp.4711-4716, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2256113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00912674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SEXTANTS beamline at SOLEIL: a new facility for elastic, inelastic and coherent scattering of soft X-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaudemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bristol, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/425/7/072018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRMA-2 at SOLEIL: a set-up for magnetic and coherent scattering of polarized soft x-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaudemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France. pp.202009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/425/20/202009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00954720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in meander domain structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMS 2012 - JOINT EUROPEAN MAGNETIC SYMPOSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 AVE DU HOGGAR PARC D ACTIVITES COUTABOEUF BP 112, F-91944 CEDEX A, France. pp.UNSP 01001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20134001001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray imaging of magnetic order in meander domain structures: role of lateral confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMS 2012 - Joint European Magnetic Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00773580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft x-rays with Orbital Angular Momentum for resonant scattering experiments at the SOLEIL synchrotron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Rösner</w:t>
+                <w:t xml:space="preserve">High-resolution ptychographic imaging at a seeded free-electron laser source using OAM beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pancaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bevis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manfredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05437327v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution ptychographic imaging at a seeded free-electron laser source using OAM beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Barolak</w:t>
+                <w:t xml:space="preserve">Backside-illuminated scientific CMOS detector for soft X-ray resonant scattering and ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadda Medjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8888,161 +8904,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Phase Transitions in Magnetic Materials in European XFEL Annual Report 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlin Jacques Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">XFEL.EU AR-2021, European XFEL GmbH. 2022, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9110,51 +9126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="002AF481"/>
+    <w:nsid w:val="2EC6C323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9341,51 +9357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurizio-sacchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3205-0796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076727629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396007v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Ravindran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bencivenga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Foglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Elena Stanciu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pedersoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.156701" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L140406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guzzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Bevis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Manfredda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barolak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.509745" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravindran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhardwaj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.174409" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03940355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekha Vimal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2380/1/012129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053524" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Str&#252;ber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Friedrich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Angelis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522004027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.077401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03940362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carcy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leveille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2380/1/012046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03765500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kimel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Zvezdin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shallcross" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno De Sousa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8da0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217;elia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rezvani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zema" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuccaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-020-05130-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03033113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luttmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sacchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Spezzani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8120569" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03384844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Weng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576721006579" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03028454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Coelho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab82da" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pianciola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flewett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Biasi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hepburn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lounis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.054438" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03028373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desjardin K." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjoubi K." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popescu H." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudemer R." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057752001262X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popescu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518016612" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Lounis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.145702" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Mazuritskiy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Dabagov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lerer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dziedzic-Kocurek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sokolov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.02.075" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ferrari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004248" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Edrrief" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2692209" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4010006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323817v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obstbaum" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/20/205003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277514v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10343" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Steren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez Baldis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sirena" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961501" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Moubah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouzon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.014402" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326013v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Fin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasello R" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bisero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sacchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224411" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08120" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443654v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936155" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240513v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.247202" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Guenther" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ciprian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Grazioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ressel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.180407" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240499v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin G. Chiuzbaian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryn F. Hague" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871362" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240507v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Barrett" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. Ramos Barrado" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863595" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.224420" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Anghinolfi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tudu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214424" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Helman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400576m" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Barturen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Milano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bustingorry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30678-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4720398" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713713v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.009769" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240951v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Breitwieser" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.220401" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3531759" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896626v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.155115" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#252;ning" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2990755" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999259v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hague" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045132" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343922v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coelho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.165317" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dallera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.113104" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196531v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medarde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Santis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.46.14975" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03839866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pancaldi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pedersoli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vimal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2022.Tu2A.4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741786v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620539" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058488v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184710" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00912674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2256113" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240523v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaudemer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Tonnerre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/7/072018" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954720v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avila" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/20/202009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240924v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tortarolo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134001001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437327v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vila-Comamala" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guzzi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfredda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barolak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02988751v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo da Silva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274476v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurizio-sacchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3205-0796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076727629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437327v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vila-Comamala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057752600322X" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Ravindran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bencivenga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Foglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285257" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fanciulli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Elena Stanciu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pedersoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.156701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L140406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guzzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Bevis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Manfredda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barolak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.509745" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravindran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhardwaj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.174409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03940355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekha Vimal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2380/1/012129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053524" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Str&#252;ber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Friedrich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Angelis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522004027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.077401" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03940362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carcy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leveille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2380/1/012046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03765500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kimel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Zvezdin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shallcross" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno De Sousa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8da0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217;elia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rezvani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zema" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuccaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-020-05130-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03033113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luttmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sacchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013501" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Spezzani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8120569" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03384844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Weng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576721006579" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03028454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Coelho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Ma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab82da" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pianciola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flewett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Biasi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hepburn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lounis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.054438" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03028373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desjardin K." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjoubi K." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popescu H." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudemer R." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057752001262X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518016612" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Lounis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.145702" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Mazuritskiy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Dabagov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lerer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dziedzic-Kocurek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sokolov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.02.075" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ferrari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655601v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004248" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106193v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Edrrief" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2692209" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448509v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4010006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323817v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obstbaum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/20/205003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10343" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442951v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Steren" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez Baldis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sirena" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961501" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08120" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Moubah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouzon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.014402" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Fin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasello R" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bisero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sacchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224411" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443654v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936155" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240513v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.247202" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Guenther" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ciprian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Grazioli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ressel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.180407" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240499v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin G. Chiuzbaian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryn F. Hague" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871362" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Barrett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. Ramos Barrado" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863595" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.224420" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Anghinolfi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tudu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214424" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240529v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Helman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400576m" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240524v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Barturen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Milano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bustingorry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30678-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713713v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.009769" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4720398" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Breitwieser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.220401" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240955v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3531759" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iori" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.155115" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343596v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#252;ning" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2990755" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999259v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hague" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045132" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coelho" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.165317" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000146v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dallera" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.113104" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196531v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medarde" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Santis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.46.14975" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765754v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03839866v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pancaldi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pedersoli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vimal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2022.Tu2A.4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741786v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620539" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058488v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240495v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184710" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00912674v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2256113" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240523v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaudemer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Tonnerre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/7/072018" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954720v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avila" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/20/202009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tortarolo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134001001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773580v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274470v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guzzi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfredda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barolak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02988751v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo da Silva" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>