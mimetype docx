--- v0 (2026-03-04)
+++ v1 (2026-04-14)
@@ -1259,239 +1259,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le télétravail sous les tropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://journals.openedition.org/sociologies/20795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.20795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enseignant(e)s de la Martinique en période de confinement : la continuité pédagogique en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilmois Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55 (1), pp.53-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127383v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-04063999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental Arithmetic and Mathematical Skills in Primary School. A Comparative Perspective Between Two Post-Colonial Education Systems: Martinique and Senegal</w:t>
               </w:r>
@@ -2274,51 +2274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2423,235 +2423,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Angélica Cardozo Cadavid, Historias del cuerpo. Experiencias de mujeres que ejercen la prostitución</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.269-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.12379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation initiale des enseignants en contexte de confinement : une enquête comparative dans la France d’outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (3), pp.178-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-17⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03102143v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03413542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callegari Melo, N. (2020). Géneros periodísticos de hoy. Este es el manual. Bogotá: Ediciones USTA – ECOE Ediciones. Book Review</w:t>
               </w:r>
@@ -2736,51 +2736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3400,187 +3400,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to Disappear Completely. Community Dynamics and Deindividuation in Neo-Shamanic Urban Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shaman - Journal of the International Society for Academic Research on Shamanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1-2), pp.17-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Child development in post-colonial contexts: educational change and ethnic transfiguration in a French Guiana Wayana-Apalaï indigenous community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, INTE2014, 174, pp.3625-3632. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2015.01.1081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2015.01.1081⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01143144v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01201764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resiliencia, inculturación y sincretismo religioso. Notas etnográficas acerca de la pastoral afrocolombiana</w:t>
               </w:r>
@@ -4583,187 +4583,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los Indígenas Acorralados: los Kuna de Urabá entre Conflicto, Desplazamiento y Desarrollo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Javeriana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 756 (145), pp.32-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paisaje del desarrollo. La ecología de las tecnologías andinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrera Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antipoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8, pp.169-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7440/antipoda8.2009.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058398v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01058450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reempezar por la antropología</w:t>
               </w:r>
@@ -4844,251 +4844,337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contesti educativi, contestualità della conoscenza e contestualizzazione didattica: un quadro teorico per ripensare l'educazione nei contesti postcoloniali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Peluso Cassese. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Educational Neuroscience 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Universitarie Romane, pp.379-381, 2025, (coll. Articolo Trentatré), 978-88-6022-508-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Charpentier; Séverine Ferrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inégalités scolaires à Mayotte et à La Réunion : vers des pratiques éducatives plus équitables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Indianocéaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-11, 2025, 978-2-38444-106-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/BPMJ7224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires Indianocéaniques</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05296727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Contesti educativi, contestualità della conoscenza e contestualizzazione didattica: un quadro teorico per ripensare l'educazione nei contesti postcoloniali</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antropologia, educazione e condizione postmoderna: riflessioni epistemologiche e metodologiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Francesco Peluso Cassese. </w:t>
+              <w:t xml:space="preserve">Raffaella Sabra Palmisano (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Educational Neuroscience 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Universitarie Romane, pp.379-381, 2025, (coll. Articolo Trentatré), 978-88-6022-508-5</w:t>
+              <w:t xml:space="preserve">Post-global anthropology and other adventures. Writings in honour of Antonio Luigi Palmisano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I libri di Emil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-70, 2023, 978-88-6680-470-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités pendant le confinement 2020 : l’implication parentale lors de la continuité pédagogique à Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5107,143 +5193,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rita Gonzalez Delgado; Dominique Groux; Emmanuelle Voulgre; Marie-Félide Fafard; Maria Cantisano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.121-130, 2023, (Éducation comparée), 978-21-40330-73-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027722v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04364288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la preuve au supérieur aux Antilles</w:t>
               </w:r>
@@ -6444,70 +6444,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kiribati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Joseph. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.949-950, 2017, 9781483359892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude de la variabilité interactionnelle parentale en contexte multiculturel et plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6522,701 +6617,606 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition sociale, formes d'expression et interculturalité : colloque, Sfax, 27-29 octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-10828-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Kiribati</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotanas en el barro. El Instituto Misionero de la Consolata y la pastoral humanitaria en Colombia (1947–2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Humanitarian Policy Group - Overseas Development Institute. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aproximaciones a la historia del humanitarismo en América Latina y el Caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.85-96, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.949-950, 2017, 9781483359892. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4135/9781483359878.n359⟩</w:t>
+              <w:t xml:space="preserve">, pp.1296-1298, 2016, 9781483359892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Panama</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styles interactifs des parents teko, aluku, haïtiens et laotiens : une étude comparative de groupes minoritaires guyanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marin, B.; Berger, D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus. Le Printemps de la recherche en ESPE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.248-265, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1595.6083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Joseph. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The SAGE Encyclopedia of War : Social Science Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAGE Publishing Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1789-1790, 2016, 9781483359892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1296-1298, 2016, 9781483359892. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4135/9781483359878.n492⟩</w:t>
+              <w:t xml:space="preserve">, pp.334-336, 2016, 9781483359892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...322 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Colombia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuvalu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1732-1733, 2016, 9781483359892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4135/9781483359878.n673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7770,98 +7770,98 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'apprentissage en famille a la scolarisation républicaine. Deux cas d'étude en Guyane et en Polynésie française</w:t>
+                <w:t xml:space="preserve">De l'apprentissage en famille à la scolarisation républicaine. Deux cas d'étude en Guyane et en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de la Polynésie française, 2016. Français. </w:t>
+              <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de la Polynésie Française, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016POLF0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01344379v1</w:t>
+                <w:t xml:space="preserve">tel-01344379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8020,204 +8020,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner l’approche sociologique et psychométrique pour étudier les performances scolaires : le cas du calcul mental au Sénégal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport des jeunes chercheurs à l'étude de l'écosystème éducatif antillais [Allocution d'ouverture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Pia Mantione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études des jeunes chercheurs en éducation (JCE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut national supérieur du professorat et de l’éducation de Martinique; Université des Antilles, May 2024, Fort-de-France, Martinique</w:t>
+              <w:t xml:space="preserve">, INSPE de Martinique, May 2024, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191990v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04614535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combiner l’approche sociologique et psychométrique pour étudier les performances scolaires : le cas du calcul mental au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études des jeunes chercheurs en éducation (JCE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INSPE de Martinique, May 2024, Fort-de-France, Martinique</w:t>
+              <w:t xml:space="preserve">, Institut national supérieur du professorat et de l’éducation de Martinique; Université des Antilles, May 2024, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614535v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational policies vs neuroscience. The strange case of Overseas France</w:t>
               </w:r>
@@ -8266,50 +8266,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aprender el cálculo mental en contexto poscolonial. Una encuesta en Martinica, territorio francés de ultramar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIX Congreso Internacional sobre Aprendizaje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Valencia - Red de Investigación de Aprendizaje, Jul 2022, Valencia, España. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18848/978-1-957792-64-4/CGP⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Insegnare il calcolo mentale in contesti multiculturali: aspetti cognitivi, socioculturali e didattici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8331,148 +8422,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REN CONFERENCE 2023 - Research on Educational Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Niccolò Cusano, May 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018316v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03522078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educación nacional y culturas locales: el extraño caso de los pueblos nativos de la Francia de ultramar</w:t>
               </w:r>
@@ -8521,57 +8521,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’umano e il suo cervello redux: riflessioni dal fronte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REN CONFERENCE 2022 - Research on Educational Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Niccolò Cusano; HERACLE LAB; SIPED; SIRD; SIREM; SIPES; CIRPED, Mar 2022, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parents pendant la pandémie Covid19 en Polynésie française. Inégalités liées aux facteurs endogènes à la famille durant le confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matairea Cadousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème colloque international de l’AFDECE - Regards croisés sur les inégalités en éducation dans le Monde : quelles actions pour les réduire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Langues Étrangères de l’Université de La Havane (Cuba), Oct 2022, La Havane, Cuba</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l’enseignement des mathématiques en Outre-mer : synthèse des avancées de la recherche aux Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8586,247 +8776,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Plurimaths 2022 : Contextes et pratiques multilingues dans l'enseignement de disciplines scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité; IREM de Paris, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882353v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-03636516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie du plurilinguisme : perspectives ultramarines</w:t>
               </w:r>
@@ -9354,213 +9354,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de la preuve dans l’enseignement supérieur aux Antilles : un état des lieux en début de cursus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Recherche en Education (JRE) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Faa'a, Polynésie française. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-008-0085-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Orientation scolaire et construction du projet professionnel : le rôle de l'estime de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Noëlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche en Education (JRE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de la Polynésie française - Equipe d'Accueil Sociétés traditionnelles et contemporaines en Océanie (EASTCO - EA 4241), Apr 2020, Faa'a ,Tahiti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500515v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-02476820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’ascenseur social tombe en panne : politiques scolaires et savoir autochtones en Guyane et Polynésie française</w:t>
               </w:r>
@@ -10101,355 +10101,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Ecole dans les Outre-mer et l’illusion de l’ascenseur social : réflexions sur la scolarisation obligatoire des peuples autochtones de la Guyane et de la Polynésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDECE 2016 - 13ème colloque international de l’Association Française d’Education Comparée: « Réformer l’Ecole ? L’apport de l’éducation comparée. Hommage à Louis Porcher »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d’Education Comparée - Université Paris Descartes, Faculté des sciences humaines et sociales, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School and Family Involvement in Educational Practices in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehra Gabillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirose Paia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The IAFOR International Conference on Education - Hawaii 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAFOR - The International Academic Forum, Jan 2016, Honolulu, Hawaii, United States. pp.199-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques éducatives scolaires et familiales en Polynésie française. Recueil d’un corpus en contexte plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirose Paia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Printemps de la recherche en ESPE. Deuxième colloque du Réseau national des ÉSPÉ (R- ÉSPÉ) : « La recherche en éducation : des enjeux partagés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau national des ÉSPÉ (R- ÉSPÉ), Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956984v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">hal-01956982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escolarización Obligatoria en Contextos Poscoloniales: Disgregación Familiar y Transfiguraciones Étnicas en Guayana Francesa</w:t>
               </w:r>
@@ -10710,50 +10710,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude de la variabilité interactionnelle parentale en contexte multiculturel et plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Cognition sociale, formes d’expression et interculturalité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIC, Oct 2014, Université de Sfax, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Darien Gap: Political Discourse and Economic Development in Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10762,178 +10883,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICQI - Tenth International Congress of Qualitative Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Illinois, May 2014, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01104656v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-01433636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and Growing in indigenous Amazonia. The Education System of French Guiana Wayana-Apalai communities</w:t>
               </w:r>
@@ -11559,77 +11559,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignant(e)s et éducateur(trice)s pendant le confinement (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilmois Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12918,51 +12918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1E43787"/>
+    <w:nsid w:val="C82403BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13149,51 +13149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurizioali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7294-1422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158753542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170573164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119646715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-6062-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe Emile Garcon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/cultures-savoirs-et-identites" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ali.2023.02" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/autochtonie-et-question-educative-les-outre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ali.2023.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreria.uniandes.edu.co/index.php?page=shop.product_details&amp;amp;flypage=publicaciones&amp;amp;product_id=21738&amp;amp;category_id=9&amp;amp;manufacturer_id=0&amp;amp;option=com_virtuemart&amp;amp;Itemid=26&amp;amp;vmcchk=1&amp;amp;Itemid=26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3813" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Eriksson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Strimling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vartanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Simpson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Persson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00324-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Fundora Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/reveduc.v18i1.6956" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Andr&#233; Nicar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v7i2.877" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;ana Wong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-12851" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n David Buelvas Arrieta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/sjm.39.11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.756" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4091" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956924v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10273" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Al&#236;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12379" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v4i3.190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956925v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69552" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sm.2016.63013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.01.1081" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felipe Basabe Murillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Arose Magak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.12.196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jund" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730368v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058348v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Amortegui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel David Am&#243;rtegui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrera Alexander" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7440/antipoda8.2009.07" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/les-inegalites-scolaires-a-mayotte-et-la-reunion-vers-des-pratiques-educatives-plus-equitables" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/BPMJ7224" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilibridiemil.it/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04284971v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20935" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicusano.it/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518562v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/confinement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vilieva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/langues-et-cultures-oceaniennes-ecole-et-famille-regards-croises/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356304v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=XFBEEAAAQBAJ&amp;amp;lpg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-93443-3_9-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93443-3_9-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/environmental-security#_" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n224" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9781782049470-008/html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781782049470-008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629929v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956897v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sagepub.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n359" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www;sagepub.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n492" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1595.6083" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n703" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/colombia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n137" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956906v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n673" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956903v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/palau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n490" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956901v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/embed/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/micronesia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n406" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956921v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usta.edu.co" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cienciassociales.uniandes.edu.co/publicaciones/desarrollo-y-conflicto-territorios-recursos-y-paisajes-en-la-historia-oculta-de-proyectos-y-politicas-comp/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01344379v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016POLF0004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.30296806" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pia Mantione" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Jaulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598765v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522078v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/978-1-957792-64-4/CGP" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155859v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-&#201;lisabeth Lort&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495255v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martinon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478218v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500515v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#235;l&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-008-0085-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172638v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172650v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956929v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956981v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marane Toyane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Gabillon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309810v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956982v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182456v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5016.3525" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956985v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688969v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Bernard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433636v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318981v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dos Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909544v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402933v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089857v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147553v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaz Annicette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darika Aristomene" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Arnaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Benzeghiba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bernard-Charlotte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelie Bredas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Chantelly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Clemoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani&#233;la Consol-Agriodos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elisabeth-Flora" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126818v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688986v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445538v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mar&#237;a Ruiz Ram&#237;rez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952947v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Nassar Maroun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adler Dirk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aginsky Janna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alami-Hamedane Anas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181228v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04513171v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurizioali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7294-1422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158753542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170573164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119646715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-6062-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe Emile Garcon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/cultures-savoirs-et-identites" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ali.2023.02" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/autochtonie-et-question-educative-les-outre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ali.2023.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreria.uniandes.edu.co/index.php?page=shop.product_details&amp;amp;flypage=publicaciones&amp;amp;product_id=21738&amp;amp;category_id=9&amp;amp;manufacturer_id=0&amp;amp;option=com_virtuemart&amp;amp;Itemid=26&amp;amp;vmcchk=1&amp;amp;Itemid=26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3813" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Eriksson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Strimling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vartanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Simpson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Persson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00324-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Fundora Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/reveduc.v18i1.6956" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Andr&#233; Nicar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v7i2.877" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;ana Wong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-12851" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n David Buelvas Arrieta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/sjm.39.11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.756" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4091" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956924v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10273" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Al&#236;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12379" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-17" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v4i3.190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956925v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69552" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sm.2016.63013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.01.1081" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felipe Basabe Murillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Arose Magak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.12.196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jund" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730368v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058348v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Amortegui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel David Am&#243;rtegui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrera Alexander" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7440/antipoda8.2009.07" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/les-inegalites-scolaires-a-mayotte-et-la-reunion-vers-des-pratiques-educatives-plus-equitables" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/BPMJ7224" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilibridiemil.it/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04284971v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20935" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicusano.it/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518562v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/confinement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vilieva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/langues-et-cultures-oceaniennes-ecole-et-famille-regards-croises/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356304v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=XFBEEAAAQBAJ&amp;amp;lpg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-93443-3_9-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93443-3_9-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/environmental-security#_" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n224" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9781782049470-008/html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781782049470-008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sagepub.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n359" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www;sagepub.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n492" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1595.6083" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n703" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/colombia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n137" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956906v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n673" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956903v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/palau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n490" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956901v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/embed/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/micronesia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n406" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956921v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usta.edu.co" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cienciassociales.uniandes.edu.co/publicaciones/desarrollo-y-conflicto-territorios-recursos-y-paisajes-en-la-historia-oculta-de-proyectos-y-politicas-comp/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01344379v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016POLF0004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.30296806" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pia Mantione" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Jaulin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598765v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/978-1-957792-64-4/CGP" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649758v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155859v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-&#201;lisabeth Lort&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495255v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martinon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478218v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476820v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-008-0085-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500515v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#235;l&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172638v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172650v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956929v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956981v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marane Toyane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956982v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309810v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Gabillon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182456v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5016.3525" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956985v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688969v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Bernard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433636v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104656v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318981v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dos Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909544v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402933v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089857v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147553v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaz Annicette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darika Aristomene" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Arnaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Benzeghiba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bernard-Charlotte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelie Bredas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Chantelly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Clemoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani&#233;la Consol-Agriodos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elisabeth-Flora" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126818v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688986v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445538v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mar&#237;a Ruiz Ram&#237;rez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952947v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Nassar Maroun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adler Dirk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aginsky Janna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alami-Hamedane Anas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181228v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04513171v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>