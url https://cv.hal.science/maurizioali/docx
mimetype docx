--- v1 (2026-04-14)
+++ v2 (2026-05-04)
@@ -267,551 +267,613 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cultures, Knowledge, and Identities. Current Issues in Anthropology of Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires des Antilles, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathématiques et contextes : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires des Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, (coll. Apprentissage, éducation et socialisation), 9782488234269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">hal-05449472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures, savoirs et identités. Questions vives en anthropologie de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires des Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, (coll. Apprentissage, éducation et socialisation), 9791095177449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pua.ali.2023.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autochtonie et question éducative dans les Outre-mer: une enquête comparative en Guyane et en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires des Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, (coll. Apprentissage, éducation et socialisation), 979-10-95177-47-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pua.ali.2023.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires des Antilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, (coll. Apprentissage, éducation et socialisation), 9782488234269</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.506, 2022, (coll. Apprentissage, éducation et socialisation), 9791095177357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunicar la Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EAE, pp.148, 2012, 978-3-8484-7020-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Estado De Sitio: Los Kunas en Urabá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.196, 2010, Prometeo, 978-958-695-531-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...201 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -821,189 +883,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes éducatifs, contextualité des savoirs, contextualisation didactique : regards pluriels et perspectives transdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 145p., 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ced.3813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcci socio-antropologici alle questioni educative: terreni, metodi e riflessioni epistemologiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6 (4), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1013,3820 +1075,3829 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everyday norms have become more permissive over time and vary across cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimmo Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontus Strimling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Vartanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (1), pp.145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44271-025-00324-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El cálculo mental en la escuela primaria: una encuesta socio-psicométrica en los establecimientos educativos públicos de las Antillas francesas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Eletrônica de Educação do Programa de Pós-Graduação em Educação da Universidade Federal de São Carlos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (1), pp.e6956230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14244/reveduc.v18i1.6956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail sous les tropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://journals.openedition.org/sociologies/20795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sociologies.20795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignant(e)s de la Martinique en période de confinement : la continuité pédagogique en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilmois Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 55 (1), pp.53-74</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.53-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.055.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental Arithmetic and Mathematical Skills in Primary School. A Comparative Perspective Between Two Post-Colonial Education Systems: Martinique and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël André Nicar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32043/gsd.v7i2.877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32043/gsd.v7i2.877⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04106877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenting in the South Seas. Educational Skills in Remote Archipelagos of French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirose Paia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déana Wong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Italiana di Educazione Familiare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (2), pp.23-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36253/rief-12851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04838680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnaval de Barranquilla: Hybridization Dynamics and Patrimonialization Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván David Buelvas Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schweizer Jahrbuch für Musikwissenschaft/Annales Suisses de Musicologie/Annuario Svizzero di Musicologia,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39, pp.145-153. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36950/sjm.39.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36950/sjm.39.11⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03917086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcci socio-antropologici alle questioni educative: terreni, metodi e riflessioni epistemologiche [Editoriale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32043/gsd.v6i4.756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes éducatifs, contextualité des savoirs, contextualisation didactique : regards pluriels et perspectives transdisciplinaires. Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, pp.9-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ced.4091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-anthropological approaches to educational issues: grounds, methods and epistemological reflections [Editorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idéologie éducative Enata : processus postcolonial et réinvention d’une identité culturelle autochtone aux îles Marquises, en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ced.3167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinati nell'Eden. L'esperienza dei genitori tahitiani durante la pandemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Guy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Italiana di Educazione Familiare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (1), pp.113-152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/rief-10273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/rief-10273⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03266618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle continuité pédagogique en Martinique en période de confinement ? Des injonctions ministérielles aux conditions d'étude et de travail dans l'Outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (1), pp.71-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture. Les genres journalistiques d’aujourd’hui Géneros periodísticos de hoy. Este es el manual. Bogotá: Ediciones USTA/ECOEEdiciones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (Varia 2020), pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Cardozo Cadavid, Historias del cuerpo. Experiencias de mujeres que ejercen la prostitución</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.269-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.12379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation initiale des enseignants en contexte de confinement : une enquête comparative dans la France d’outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (3), pp.178-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-17⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03102143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callegari Melo, N. (2020). Géneros periodísticos de hoy. Este es el manual. Bogotá: Ediciones USTA – ECOE Ediciones. Book Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (Varia 2020), pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli insegnanti in formazione durante il lockdown: percezioni, attitudini e bisogni. Un caso di studio in Martinica, Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), pp.93-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32043/gsd.v4i3.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géneros periodísticos de hoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29, pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions épistémiques, styles interactifs et adaptation scolaire : une étude de cas en contexte multiculturel et plurilingue guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.60-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.1119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ced.1119⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02540881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ideología educativa de los Wayana-Apalaï de la Guyana francesa: una identidad cultural autóctona en vía de transfiguración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Kavilando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (1), pp.145-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ideología educativa de los Wayana-Apalaï de la Guyana francesa: una identidad cultural autóctona en vía de transfiguración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Kavilando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02540850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'apprentissage en famille à la scolarisation républicaine. Deux cas d'étude en Guyane et en Polynésie française [Résumé de thèse]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (Juillet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idéologie éducative Wayana-Apalaï : l’identité culturelle autochtone à l’épreuve de l’écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nuevomundo.69552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenthood and the Wayana People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociology Mind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (3), pp.149-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/sm.2016.63013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Disappear Completely. Community Dynamics and Deindividuation in Neo-Shamanic Urban Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaman - Journal of the International Society for Academic Research on Shamanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (1-2), pp.17-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child development in post-colonial contexts: educational change and ethnic transfiguration in a French Guiana Wayana-Apalaï indigenous community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, INTE2014, 174, pp.3625-3632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sbspro.2015.01.1081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resiliencia, inculturación y sincretismo religioso. Notas etnográficas acerca de la pastoral afrocolombiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Felipe Basabe Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Arose Magak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DADA Rivista di Antropologia Post Globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.53-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinerari sciamanici, ibridazioni e Banisteriopsis caapi. Breve saggio etnografico su di una comunità mistica post-moderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DADA Rivista di Antropologia Post Globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (1), pp.15-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciamani del terzo millennio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Query</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (5), pp.28-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and Growing in indigenous Amazon. The Education System of French Guyana Wayana-Apalaï communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 106 (10), pp.1742-1752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.12.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des écosystèmes éducatifs chez deux groupes d'Amérindiens: les Wayãpi et les Wayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons, comparaisons, éducations : la revue française d'éducation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.55-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des écosystèmes éducatifs chez deux groupes d'Amérindiens : les Wayãpi et les Wayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons, comparaisons, éducations : la revue française d'éducation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.55-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00730368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megaproyectos y efectos perversos de la modernidad: el bizarro caso de Urabá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Perfiles Libertadores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.72-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorios de Frontera en estado de sitio. Para una aproximación ecológica al conflicto colombiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Kavilando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (1/2), pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ethnic Dilemma: Mass Communication and Native People in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Miguel Amortegui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journalism and Mass Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3), pp.151-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savage Mind and Postcolonial Representation in Colombian Journalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel David Amórtegui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journalism and Mass Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (2), pp.150-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejé el Chianti por el yajé. Notas etnográficas sobre una hibridación indígeno-metropolitana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos de Antropología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los atentados al territorio ancestral: de conexiones e interconexiones en Urabá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Kavilando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (1/2), pp.100-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medios de comunicación, asuntos étnicos e intercultura en Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Razón y Palabra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 ((nov.2010/ene.2011)), pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los Indígenas Acorralados: los Kuna de Urabá entre Conflicto, Desplazamiento y Desarrollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Javeriana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 756 (145), pp.32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paisaje del desarrollo. La ecología de las tecnologías andinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrera Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antipoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8, pp.169-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7440/antipoda8.2009.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7440/antipoda8.2009.07⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01058398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reempezar por la antropología</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El etnógrafo - Boletín del Departamento de Antropología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4836,2923 +4907,2923 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Charpentier; Séverine Ferrière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inégalités scolaires à Mayotte et à La Réunion : vers des pratiques éducatives plus équitables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Indianocéaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-11, 2025, 978-2-38444-106-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/BPMJ7224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contesti educativi, contestualità della conoscenza e contestualizzazione didattica: un quadro teorico per ripensare l'educazione nei contesti postcoloniali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Peluso Cassese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Educational Neuroscience 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Universitarie Romane, pp.379-381, 2025, (coll. Articolo Trentatré), 978-88-6022-508-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antropologia, educazione e condizione postmoderna: riflessioni epistemologiche e metodologiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raffaella Sabra Palmisano (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-global anthropology and other adventures. Writings in honour of Antonio Luigi Palmisano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I libri di Emil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-70, 2023, 978-88-6680-470-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités pendant le confinement 2020 : l’implication parentale lors de la continuité pédagogique à Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rita Gonzalez Delgado; Dominique Groux; Emmanuelle Voulgre; Marie-Félide Fafard; Maria Cantisano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.121-130, 2023, (Éducation comparée), 978-21-40330-73-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la preuve au supérieur aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Atem et Zehra Gabillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextualiser l'éducation en milieux plurilingues et pluriculturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-324, 2023, (coll. Langues, sociétés, cultures et apprentissages), ISBN 978-2-87574-500-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b20935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b20935⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04284971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insegnare il calcolo mentale in contesti multiculturali: aspetti cognitivi, socioculturali e didattici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Peluso Cassese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ricerche in neuroscienze educative 2023. Il futuro prossimo dell’educazione nell’universo digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Università Niccolò Cusano; Edizioni Universitarie Romane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.10-11, 2023, 978-88-6022-471-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiné(e)s sous les cocotiers. Une enquête sur les conditions de vie des étudiant(e)s de l’université des Antilles pendant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ramsamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Chapon; Laurent Mucchielli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le confinement. Genèse, impacts et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-156, 2022, 9791032003558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03518562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La continuité pédagogique dans les mers du Sud. Parentalité et enseignement à distance en Polynésie française pendant la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires des Antilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-78, 2022, Apprentissage, éducation et socialisation, 9791095177357. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0041⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03812668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visions périphériques: éduquer et former en temps de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Vilieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalités et fractures numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires des Antilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-28, 2022, Apprentissage, éducation et socialisation, 9791095177357. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03809793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences éducatives parentales aux Marquises, en Polynésie française, mesurées avec l’ECEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déana Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodica Ailincai; Severine Ferriere. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et cultures océaniennes. Ecole et famille : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.186-204, 2021, 979-10-91032-18-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antropologia e neuroscienze: l’umano e il suo cervello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Peluso Cassese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICERCHE IN NEUROSCIENZE EDUCATIVE: Scuola, Sport e Società</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni Universitarie Romane- Università Niccolò Cusano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-152, 2021, 978-8860224132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Education System in the French Departments of America: French Guiana, Martinique and Guadaloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jornitz Sieglinde; Marcelo Parreira do Amaral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Education Systems of the Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.583-606, 2020, 978-3-319-93443-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93443-3_9-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93443-3_9-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilité interactionnelle parentale en contexte multiculturel et plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G, Chakroun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition sociale, formes d'expression et interculturalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.285-302, 2017, 978-2-343-10828-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE Publications, Inc.; SAGE Publications, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.570-573, 2017, 9781483359892. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4135/9781483359878.n224⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Darién Gap. Political discourse and economic development in Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Fanta-Castro; A. Herrero-Olaizola; Ch. Rutter-Jensen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territories of Conflict : Traversing Colombia through Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of Rochester Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.112-120, 2017, 978-158-04-6580-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781782049470-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9781782049470-008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiribati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.949-950, 2017, 9781483359892. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4135/9781483359878.n359⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la variabilité interactionnelle parentale en contexte multiculturel et plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition sociale, formes d'expression et interculturalité : colloque, Sfax, 27-29 octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-10828-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotanas en el barro. El Instituto Misionero de la Consolata y la pastoral humanitaria en Colombia (1947–2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanitarian Policy Group - Overseas Development Institute. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aproximaciones a la historia del humanitarismo en América Latina y el Caribe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.85-96, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1296-1298, 2016, 9781483359892. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4135/9781483359878.n492⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styles interactifs des parents teko, aluku, haïtiens et laotiens : une étude comparative de groupes minoritaires guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marin, B.; Berger, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus. Le Printemps de la recherche en ESPE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.248-265, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.1595.6083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War : Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE Publishing Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1789-1790, 2016, 9781483359892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4135/9781483359878.n703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.334-336, 2016, 9781483359892. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4135/9781483359878.n137⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuvalu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1732-1733, 2016, 9781483359892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4135/9781483359878.n673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War : Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1292-1293, 2016, 9781483359892. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4135/9781483359878.n490⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micronesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1059-1060, 2016, 9781483359892. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4135/9781483359878.n406⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diana Torres; Camilo Rios. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Pintas, faros y Dragones : Arte Callejero en Bogotá</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Usta - Universidad Santo Tomas, pp.5-11, 2012, 978-958-631-764-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medios de comunicación y conflicto. El caso de los asuntos étnicos en el periodismo colombiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Velásquez, J.D.; Córdoba, A.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomacia Ciudadana y Resolución de Conflictos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de La Sabana, pp.83-102, 2011, 978-958-12-0280-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodismo, discurso y realidad colombiana: los asuntos étnicos entre invisibilización y exotización mediática</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El poder de la comunicación. ¿Urdiendo hilos de paz o de conflicto?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universidad Santo Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-252, 2011, 978-958-631-703-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicto, modernidad y desarrollo en un territorio de frontera. El caso de Urabá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serje, Margarita. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desarrollo y conflicto: territorios, recursos y paisa jes en la historia oculta de proyectos y políticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.40-78, 2010, 978-958-695-525-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7762,3701 +7833,4046 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'apprentissage en famille à la scolarisation républicaine. Deux cas d'étude en Guyane et en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de la Polynésie Française, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016POLF0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01344379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en éducation dans la France d’Outre-mer : cadres déontologiques et défis éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Réseau de Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (RIICLAS). Montpellier-Schoelcher-Papeete, 16 septembre 2025.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (RIICLAS), Sep 2025, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.30296806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational contexts, contextuality of knowledge and didactic contextualization: a theoretical framework and a low-tech approach to rethinking education in postcolonial contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Educational Neuroscience (REN2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research on Educational Neuroscience Lab; Università telematica Pegaso; SIRD; SIPES; SIREM; CIRPED, Jun 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des jeunes chercheurs à l'étude de l'écosystème éducatif antillais [Allocution d'ouverture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Pia Mantione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études des jeunes chercheurs en éducation (JCE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de Martinique, May 2024, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner l’approche sociologique et psychométrique pour étudier les performances scolaires : le cas du calcul mental au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études des jeunes chercheurs en éducation (JCE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national supérieur du professorat et de l’éducation de Martinique; Université des Antilles, May 2024, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational policies vs neuroscience. The strange case of Overseas France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Educational Neuroscience (REN2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Pegaso; CIRPED, May 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aprender el cálculo mental en contexto poscolonial. Una encuesta en Martinica, territorio francés de ultramar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Congreso Internacional sobre Aprendizaje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Valencia - Red de Investigación de Aprendizaje, Jul 2022, Valencia, España. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18848/978-1-957792-64-4/CGP⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insegnare il calcolo mentale in contesti multiculturali: aspetti cognitivi, socioculturali e didattici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REN CONFERENCE 2023 - Research on Educational Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Niccolò Cusano, May 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educación nacional y culturas locales: el extraño caso de los pueblos nativos de la Francia de ultramar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Congreso Internacional Interculturalidad, Decolonialidad, Niñez y Educación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Libre (Colombia), Feb 2023, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’umano e il suo cervello redux: riflessioni dal fronte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REN CONFERENCE 2022 - Research on Educational Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Niccolò Cusano; HERACLE LAB; SIPED; SIRD; SIREM; SIPES; CIRPED, Mar 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parents pendant la pandémie Covid19 en Polynésie française. Inégalités liées aux facteurs endogènes à la famille durant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème colloque international de l’AFDECE - Regards croisés sur les inégalités en éducation dans le Monde : quelles actions pour les réduire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Langues Étrangères de l’Université de La Havane (Cuba), Oct 2022, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l’enseignement des mathématiques en Outre-mer : synthèse des avancées de la recherche aux Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Plurimaths 2022 : Contextes et pratiques multilingues dans l'enseignement de disciplines scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité; IREM de Paris, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner et apprendre la démonstration en mathématique : perceptions et vécu dans l’enseignement supérieur aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème Congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie du plurilinguisme : perspectives ultramarines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Plurilinguisme en contexte caribéen : opportunités, enjeux et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national supérieur du professorat et de l’éducation de Martinique; Université des Antilles; Centre de Recherches Interdisciplinaires en Lettres Langues Arts et Sciences Humaines, Apr 2022, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échec de la continuité pédagogique : présentation des résultats du projet « Formation et Enseignement en temps de COVID-19 dans l’outre-mer » (FECOM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche en Education - Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (JRE2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française; Réseau de Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (RIICLASS)., Nov 2022, Tahiti, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ChlorExpo : intégration des habitudes et pratiques alimentaires de la population des Antilles dans l'évaluation de l'exposition alimentaire à la chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientifique "Chlordécone, connaître pour agir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPSN; CLoReCA, Dec 2022, Le Gosier, Martinique. pp.107-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre la démonstration en mathématique : perceptions et vécu dans l’enseignement supérieur aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Because I got high ! Consommation de cannabis et réussite scolaire : une étude de cas en France d'Outre-mer (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Élisabeth Lorté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche en Education de l’ESPE de la Polynésie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de la Polynésie française; Équipe d'Accueil Sociétés Traditionnelles et Contemporaines en Océanie (EASTCO EA 4241), Apr 2021, Tahiti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idéologie éducative Enata : processus postcolonial et réinvention d’une identité culturelle autochtone aux îles Marquises, en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choc de contextes et complexification des savoirs en éducation plurilingue et interculturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de l’Université des Antilles - Académie de la Guadeloupe; Centre de Recherches et de Ressources en Education et Formation (CRREF) - Université des Antilles; Equipe d’accueil Didactique des langues, des textes et des cultures (DILTEC) – Université Paris 3 – Sorbonne nouvelle, Nov 2021, Poine-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences émotionnelles et le bien-être des conseillers principaux d'éducation. Une enquête dans les établissements scolaires de la Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche en Éducation - JRE2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Supérieure du Professorat et de l’Éducation de la Polynésie française; Équipe d'Accueil Sociétés Traditionnelles et Contemporaines en Océanie (EASTCO EA 4241), Apr 2020, Faa'a, Tahiti, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en éducation et formation en Martinique : défis et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du CRREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches et Ressources en Éducation et Formation (EA4538); Université des Antilles; Institut national supérieur du professorat et de l’éducation de Guadeloupe; Institut national supérieur du professorat et de l’éducation de Martinique, Dec 2020, Fort de France, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de la preuve dans l’enseignement supérieur aux Antilles : un état des lieux en début de cursus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche en Education (JRE) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Faa'a, Polynésie française. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11858-008-0085-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation scolaire et construction du projet professionnel : le rôle de l'estime de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Noëlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche en Education (JRE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de la Polynésie française - Equipe d'Accueil Sociétés traditionnelles et contemporaines en Océanie (EASTCO - EA 4241), Apr 2020, Faa'a ,Tahiti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’ascenseur social tombe en panne : politiques scolaires et savoir autochtones en Guyane et Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Construction des savoirs scolaires : enjeux épistémologiques et politiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de Martinique; Centre de Recherche Interdisciplinaire en Lettres, Langues, Arts et Sciences Humaines (CRILLASH - EA4095), May 2019, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité : un concept équivoque?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Campus Martinique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SciencesPo; Université des Antilles; Rectorat de Martinique, Jul 2019, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience imparfaite. les familles autochtones de la France d’outremer face au défi de la scolarisation républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Congrès de l'Association internationale de formation et de recherche en éducation familiale (AIFREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Parenting Skills with ECEP Attitude Scale: A Case Study in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTE 2018 - International Conference on New Horizons in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educación inclusiva para los pueblos autóctonos: límites y logros del modelo francés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tarea crítica de la Educación Inclusiva: contingencias epistémicas, emergencias metodológicas y discusiones para el presente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de Estudios Latinoamericanos de Educación Inclusiva (CELEI), Sep 2018, Santiago du Chili, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier les terrains minés : l’apport de l’observation systématique de type éthologique aux sciences de l’éducation. Présentation des résultats d’une enquête comparative en Guyane et Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CRREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRREF, Nov 2018, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques parentales à Nuku Hiva et Ua Pou. L’exemple de 32 parents d’enfants de 8-10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirose Paia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Sramski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marane Toyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRE 2018 - Journées de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française, May 2018, Tahiti, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ecole dans les Outre-mer et l’illusion de l’ascenseur social : réflexions sur la scolarisation obligatoire des peuples autochtones de la Guyane et de la Polynésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFDECE 2016 - 13ème colloque international de l’Association Française d’Education Comparée: « Réformer l’Ecole ? L’apport de l’éducation comparée. Hommage à Louis Porcher »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d’Education Comparée - Université Paris Descartes, Faculté des sciences humaines et sociales, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School and Family Involvement in Educational Practices in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirose Paia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IAFOR International Conference on Education - Hawaii 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAFOR - The International Academic Forum, Jan 2016, Honolulu, Hawaii, United States. pp.199-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques éducatives scolaires et familiales en Polynésie française. Recueil d’un corpus en contexte plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirose Paia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Printemps de la recherche en ESPE. Deuxième colloque du Réseau national des ÉSPÉ (R- ÉSPÉ) : « La recherche en éducation : des enjeux partagés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau national des ÉSPÉ (R- ÉSPÉ), Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escolarización Obligatoria en Contextos Poscoloniales: Disgregación Familiar y Transfiguraciones Étnicas en Guayana Francesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I BIENAL LATINOAMERICANA DE INFANCIAS Y JUVENTUDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Manizales; Centro de Estudios Avanzados en Niñez y Juventud – CINDE; Centro Latino Americano de Ciencias Sociales - CLACSO, Nov 2014, Manizales, Colombia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.5016.3525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques éducatives parentales en contexte multiculturel et plurilingue guyanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la recherche - 1er Colloque du Réseau national des ESPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des ESPE, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child Development in Post-Colonial Contexts: Educational Change and Ethnic Transfiguration in a French Guiana Wayana-Apalaï Indigenous Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTE2014 – International Conference on New Horizons in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.3625-3632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la variabilité interactionnelle parentale en contexte multiculturel et plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Cognition sociale, formes d’expression et interculturalité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIC, Oct 2014, Université de Sfax, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01433636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Darien Gap: Political Discourse and Economic Development in Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel David Amórtegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICQI - Tenth International Congress of Qualitative Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Illinois, May 2014, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01104656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and Growing in indigenous Amazonia. The Education System of French Guiana Wayana-Apalai communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTE2013 – International Conference on New Horizons in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rome, Italy. pp.1742-1752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’apprentissage en famille à la scolarisation républicaine. L’enjeu ethnique en Guyane et en Polynésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales UPF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française; Ecole Doctorale du Pacifique; IRD, Apr 2013, Tahiti, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El desafió ecosófico : Saberes ancestrales y conflictos con la modernidad en el área andina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Congreso de Antropología en Colombia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de Colombia, Oct 2007, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational contexts, contextuality of knowledge and didactic contextualization. A theoretical framework to rethinking education in postcolonial contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Educational Neuroscience (REN2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ChlorExpo: intégration des habitudes et pratiques alimentaires de la population des Antilles dans l'évaluation de l'exposition alimentaire au chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04178970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de recherche JLOM. Jeunesse et logement dans les Outre-mer : vivre en résidence universitaire en Polynésie française, en Nouvelle-Calédonie et dans les Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'ouvrage : L'éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11466,363 +11882,363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de scolarisation pour l’Outre-mer. Bilan pour la Commission nationale consultative des droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignant(e)s et éducateur(trice)s pendant le confinement (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ramassamy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Guilmois Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codage de Corpus. Le ressenti parental pendant la période de la continuité pédagogique Covid 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matairea Cadousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation pédagogique aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11832,1025 +12248,898 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat universitaire à l’INSPE de Martinique. Rapport préliminaire d’enquête (édition 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaz Annicette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darika Aristomene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïna Benzeghiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Bernard-Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSPE de Martinique; Université des Antilles. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat universitaire à l’INSPE de Martinique. Rapport préliminaire d’enquête (edition 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelie Bredas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Chantelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Clemoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniéla Consol-Agriodos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Elisabeth-Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSPE de Martinique. 2023, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus ethnographique du projet de recherche &amp;quot;De l'apprentissage en famille a la scolarisation républicaine. Deux cas d'étude en Guyane et en Polynésie française&amp;quot; (observation systématiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de la Polynésie Française. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation pédagogique aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPE de Martinique; Université des Antilles. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’apprentissage en famille a la scolarisation républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction générale des patrimoines - Département du pilotage de la recherche et de la politique scientifique. 2015, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorias de la selva : El Instituto Misionero de la Consolata en el sur de Colombia (1947-2009) [Reporte de investigación]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Arose Magak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván David Buelvas Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica María Ruiz Ramírez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Istituto Missionario della Consolata. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflictos por el territorio y derecho ambiental en Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Universidad de Los Andes. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposed new ways and means to strengthen the United Nations capability for collective action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abu Nassar Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adler Dirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aginsky Janna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alami-Hamedane Anas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] [ST/GEN/]INF/2003/23, UNITED NATIONS OFFICE AT GENEVA; INFORMATION SERVICE; PUBLIC RELATIONS SECTION. 2003, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rifugiati e asilanti in Italia: strategie di rete e comunicazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Università degli studi La Sapienza (Rome); Organisation Internationale du Travail / International Labor Organization. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attività di peacekeeping della Forza Multinazionale di Protezione in Albania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Università Roma Tre. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181231v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04513171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId284"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12918,51 +13207,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C82403BE"/>
+    <w:nsid w:val="8905F0EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13149,51 +13438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurizioali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7294-1422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158753542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170573164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119646715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-6062-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe Emile Garcon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/cultures-savoirs-et-identites" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ali.2023.02" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/autochtonie-et-question-educative-les-outre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ali.2023.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreria.uniandes.edu.co/index.php?page=shop.product_details&amp;amp;flypage=publicaciones&amp;amp;product_id=21738&amp;amp;category_id=9&amp;amp;manufacturer_id=0&amp;amp;option=com_virtuemart&amp;amp;Itemid=26&amp;amp;vmcchk=1&amp;amp;Itemid=26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3813" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Eriksson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Strimling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vartanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Simpson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Persson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00324-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Fundora Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/reveduc.v18i1.6956" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Andr&#233; Nicar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v7i2.877" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;ana Wong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-12851" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n David Buelvas Arrieta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/sjm.39.11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.756" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4091" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956924v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10273" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Al&#236;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12379" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-17" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v4i3.190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956925v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69552" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sm.2016.63013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.01.1081" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felipe Basabe Murillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Arose Magak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.12.196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jund" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730368v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058348v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Amortegui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel David Am&#243;rtegui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrera Alexander" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7440/antipoda8.2009.07" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/les-inegalites-scolaires-a-mayotte-et-la-reunion-vers-des-pratiques-educatives-plus-equitables" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/BPMJ7224" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilibridiemil.it/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04284971v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20935" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicusano.it/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518562v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/confinement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vilieva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/langues-et-cultures-oceaniennes-ecole-et-famille-regards-croises/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356304v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=XFBEEAAAQBAJ&amp;amp;lpg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-93443-3_9-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93443-3_9-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/environmental-security#_" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n224" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9781782049470-008/html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781782049470-008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sagepub.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n359" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www;sagepub.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n492" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1595.6083" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n703" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/colombia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n137" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956906v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n673" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956903v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/palau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n490" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956901v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/embed/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/micronesia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n406" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956921v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usta.edu.co" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cienciassociales.uniandes.edu.co/publicaciones/desarrollo-y-conflicto-territorios-recursos-y-paisajes-en-la-historia-oculta-de-proyectos-y-politicas-comp/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01344379v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016POLF0004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.30296806" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pia Mantione" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Jaulin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598765v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/978-1-957792-64-4/CGP" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649758v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155859v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-&#201;lisabeth Lort&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495255v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martinon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478218v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476820v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-008-0085-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500515v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#235;l&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172638v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172650v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956929v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956981v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marane Toyane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956982v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309810v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Gabillon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182456v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5016.3525" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956985v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688969v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Bernard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433636v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104656v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318981v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dos Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909544v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402933v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089857v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147553v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaz Annicette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darika Aristomene" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Arnaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Benzeghiba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bernard-Charlotte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelie Bredas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Chantelly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Clemoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani&#233;la Consol-Agriodos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elisabeth-Flora" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126818v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688986v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445538v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mar&#237;a Ruiz Ram&#237;rez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952947v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Nassar Maroun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adler Dirk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aginsky Janna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alami-Hamedane Anas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181228v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04513171v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurizioali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7294-1422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158753542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170573164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119646715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-6062-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe Emile Garcon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/cultures-savoirs-et-identites" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ali.2023.02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/autochtonie-et-question-educative-les-outre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ali.2023.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreria.uniandes.edu.co/index.php?page=shop.product_details&amp;amp;flypage=publicaciones&amp;amp;product_id=21738&amp;amp;category_id=9&amp;amp;manufacturer_id=0&amp;amp;option=com_virtuemart&amp;amp;Itemid=26&amp;amp;vmcchk=1&amp;amp;Itemid=26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Eriksson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Strimling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vartanova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Simpson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Persson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00324-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Fundora Cruz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/reveduc.v18i1.6956" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Andr&#233; Nicar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v7i2.877" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;ana Wong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-12851" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n David Buelvas Arrieta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/sjm.39.11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964116v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4091" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956924v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Al&#236;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12379" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900311v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v4i3.190" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587174v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69552" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sm.2016.63013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.01.1081" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felipe Basabe Murillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Arose Magak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.12.196" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jund" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730368v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Amortegui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel David Am&#243;rtegui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrera Alexander" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7440/antipoda8.2009.07" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/les-inegalites-scolaires-a-mayotte-et-la-reunion-vers-des-pratiques-educatives-plus-equitables" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/BPMJ7224" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilibridiemil.it/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04284971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20935" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020530v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicusano.it/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/confinement" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0041" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vilieva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/langues-et-cultures-oceaniennes-ecole-et-famille-regards-croises/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356304v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=XFBEEAAAQBAJ&amp;amp;lpg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-93443-3_9-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93443-3_9-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/environmental-security#_" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n224" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9781782049470-008/html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781782049470-008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956897v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sagepub.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n359" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www;sagepub.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n492" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1595.6083" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n703" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/colombia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n137" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n673" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/palau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n490" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/embed/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/micronesia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n406" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956920v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956921v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usta.edu.co" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cienciassociales.uniandes.edu.co/publicaciones/desarrollo-y-conflicto-territorios-recursos-y-paisajes-en-la-historia-oculta-de-proyectos-y-politicas-comp/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01344379v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016POLF0004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262113v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.30296806" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040725v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614535v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pia Mantione" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Jaulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191990v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598765v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/978-1-957792-64-4/CGP" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649758v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04513171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852346v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182094v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poisson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lemoine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155859v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-&#201;lisabeth Lort&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433187v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495255v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martinon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478218v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476820v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-008-0085-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500515v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#235;l&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172650v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557839v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956988v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marane Toyane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Gabillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956984v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182456v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5016.3525" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688969v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956985v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104656v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956986v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956987v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614342v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04178970v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318981v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dos Santos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909544v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402933v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089857v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147553v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434725v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaz Annicette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darika Aristomene" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Arnaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Benzeghiba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bernard-Charlotte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366405v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelie Bredas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Chantelly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Clemoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani&#233;la Consol-Agriodos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elisabeth-Flora" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126818v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688986v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445538v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mar&#237;a Ruiz Ram&#237;rez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739122v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Nassar Maroun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adler Dirk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aginsky Janna" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alami-Hamedane Anas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181228v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181231v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>