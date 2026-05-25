--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -149,74 +149,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">170573164</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">dZis8BYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000119646715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A-6062-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -293,587 +314,587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures, Knowledge, and Identities. Current Issues in Anthropology of Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires des Antilles, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05607190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathématiques et contextes : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires des Antilles, 2026</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires des Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, (coll. Apprentissage, éducation et socialisation), 9782488234269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures, savoirs et identités. Questions vives en anthropologie de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires des Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, (coll. Apprentissage, éducation et socialisation), 9791095177449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pua.ali.2023.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autochtonie et question éducative dans les Outre-mer: une enquête comparative en Guyane et en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires des Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, (coll. Apprentissage, éducation et socialisation), 979-10-95177-47-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pua.ali.2023.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires des Antilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, (coll. Apprentissage, éducation et socialisation), 9782488234269</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.506, 2022, (coll. Apprentissage, éducation et socialisation), 9791095177357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunicar la Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449472v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EAE, pp.148, 2012, 978-3-8484-7020-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En estado de sitio: los Kunas en Urabá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ediciones Uniandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.196, 2010, (coll. Prometeo), 978-958-695-531-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...201 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -883,189 +904,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes éducatifs, contextualité des savoirs, contextualisation didactique : regards pluriels et perspectives transdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 145p., 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ced.3813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcci socio-antropologici alle questioni educative: terreni, metodi e riflessioni epistemologiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6 (4), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1075,3829 +1096,3829 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everyday norms have become more permissive over time and vary across cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimmo Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontus Strimling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Vartanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (1), pp.145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44271-025-00324-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El cálculo mental en la escuela primaria: una encuesta socio-psicométrica en los establecimientos educativos públicos de las Antillas francesas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Eletrônica de Educação do Programa de Pós-Graduação em Educação da Universidade Federal de São Carlos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (1), pp.e6956230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14244/reveduc.v18i1.6956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignant(e)s de la Martinique en période de confinement : la continuité pédagogique en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilmois Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.53-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.055.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail sous les tropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://journals.openedition.org/sociologies/20795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sociologies.20795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mental Arithmetic and Mathematical Skills in Primary School. A Comparative Perspective Between Two Post-Colonial Education Systems: Martinique and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël André Nicar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32043/gsd.v7i2.877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenting in the South Seas. Educational Skills in Remote Archipelagos of French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirose Paia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déana Wong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Italiana di Educazione Familiare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (2), pp.23-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36253/rief-12851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04838680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnaval de Barranquilla: Hybridization Dynamics and Patrimonialization Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván David Buelvas Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schweizer Jahrbuch für Musikwissenschaft/Annales Suisses de Musicologie/Annuario Svizzero di Musicologia,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39, pp.145-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36950/sjm.39.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcci socio-antropologici alle questioni educative: terreni, metodi e riflessioni epistemologiche [Editoriale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32043/gsd.v6i4.756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32043/gsd.v6i4.756⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03915608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes éducatifs, contextualité des savoirs, contextualisation didactique : regards pluriels et perspectives transdisciplinaires. Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, pp.9-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.4091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ced.4091⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03964116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-anthropological approaches to educational issues: grounds, methods and epistemological reflections [Editorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idéologie éducative Enata : processus postcolonial et réinvention d’une identité culturelle autochtone aux îles Marquises, en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.3167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ced.3167⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinati nell'Eden. L'esperienza dei genitori tahitiani durante la pandemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Italiana di Educazione Familiare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (1), pp.113-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36253/rief-10273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle continuité pédagogique en Martinique en période de confinement ? Des injonctions ministérielles aux conditions d'étude et de travail dans l'Outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (1), pp.71-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géneros periodísticos de hoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.145-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture. Les genres journalistiques d’aujourd’hui Géneros periodísticos de hoy. Este es el manual. Bogotá: Ediciones USTA/ECOEEdiciones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (Varia 2020), pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Cardozo Cadavid, Historias del cuerpo. Experiencias de mujeres que ejercen la prostitución</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.269-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.12379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation initiale des enseignants en contexte de confinement : une enquête comparative dans la France d’outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (3), pp.178-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-17⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03102143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callegari Melo, N. (2020). Géneros periodísticos de hoy. Este es el manual. Bogotá: Ediciones USTA – ECOE Ediciones. Book Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (Varia 2020), pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli insegnanti in formazione durante il lockdown: percezioni, attitudini e bisogni. Un caso di studio in Martinica, Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), pp.93-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32043/gsd.v4i3.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions épistémiques, styles interactifs et adaptation scolaire : une étude de cas en contexte multiculturel et plurilingue guyanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.60-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ced.1119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02540881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ideología educativa de los Wayana-Apalaï de la Guyana francesa: una identidad cultural autóctona en vía de transfiguración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Kavilando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (1), pp.145-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ideología educativa de los Wayana-Apalaï de la Guyana francesa: una identidad cultural autóctona en vía de transfiguración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Kavilando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02540850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'apprentissage en famille à la scolarisation républicaine. Deux cas d'étude en Guyane et en Polynésie française [Résumé de thèse]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (Juillet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idéologie éducative Wayana-Apalaï : l’identité culturelle autochtone à l’épreuve de l’écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.69552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.69552⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenthood and the Wayana People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociology Mind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (3), pp.149-161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/sm.2016.63013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/sm.2016.63013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01345445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Disappear Completely. Community Dynamics and Deindividuation in Neo-Shamanic Urban Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaman - Journal of the International Society for Academic Research on Shamanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (1-2), pp.17-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child development in post-colonial contexts: educational change and ethnic transfiguration in a French Guiana Wayana-Apalaï indigenous community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, INTE2014, 174, pp.3625-3632. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2015.01.1081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2015.01.1081⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01143144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resiliencia, inculturación y sincretismo religioso. Notas etnográficas acerca de la pastoral afrocolombiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Felipe Basabe Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Arose Magak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DADA Rivista di Antropologia Post Globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.53-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinerari sciamanici, ibridazioni e Banisteriopsis caapi. Breve saggio etnografico su di una comunità mistica post-moderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DADA Rivista di Antropologia Post Globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (1), pp.15-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciamani del terzo millennio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Query</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (5), pp.28-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and Growing in indigenous Amazon. The Education System of French Guyana Wayana-Apalaï communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 106 (10), pp.1742-1752. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.12.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.12.196⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01058188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megaproyectos y efectos perversos de la modernidad: el bizarro caso de Urabá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Perfiles Libertadores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.72-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des écosystèmes éducatifs chez deux groupes d'Amérindiens: les Wayãpi et les Wayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons, comparaisons, éducations : la revue française d'éducation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.55-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des écosystèmes éducatifs chez deux groupes d'Amérindiens : les Wayãpi et les Wayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons, comparaisons, éducations : la revue française d'éducation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.55-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00730368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...82 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los atentados al territorio ancestral: de conexiones e interconexiones en Urabá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Kavilando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1/2), pp.100-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorios de Frontera en estado de sitio. Para una aproximación ecológica al conflicto colombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Kavilando</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (1/2), pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejé el Chianti por el yajé. Notas etnográficas sobre una hibridación indígeno-metropolitana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Antropología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ethnic Dilemma: Mass Communication and Native People in Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Miguel Amortegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journalism and Mass Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (3), pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savage Mind and Postcolonial Representation in Colombian Journalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel David Amórtegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journalism and Mass Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (2), pp.150-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medios de comunicación, asuntos étnicos e intercultura en Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Razón y Palabra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 ((nov.2010/ene.2011)), pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los Indígenas Acorralados: los Kuna de Urabá entre Conflicto, Desplazamiento y Desarrollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Javeriana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 756 (145), pp.32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paisaje del desarrollo. La ecología de las tecnologías andinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrera Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antipoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8, pp.169-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7440/antipoda8.2009.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reempezar por la antropología</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El etnógrafo - Boletín del Departamento de Antropología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4907,2923 +4928,2923 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contesti educativi, contestualità della conoscenza e contestualizzazione didattica: un quadro teorico per ripensare l'educazione nei contesti postcoloniali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Peluso Cassese. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Educational Neuroscience 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Universitarie Romane, pp.379-381, 2025, (coll. Articolo Trentatré), 978-88-6022-508-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Charpentier; Séverine Ferrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inégalités scolaires à Mayotte et à La Réunion : vers des pratiques éducatives plus équitables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Indianocéaniques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-11, 2025, 978-2-38444-106-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/BPMJ7224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61736/BPMJ7224⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05296727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insegnare il calcolo mentale in contesti multiculturali: aspetti cognitivi, socioculturali e didattici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Peluso Cassese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Educational Neuroscience 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Universitarie Romane, pp.379-381, 2025, (coll. Articolo Trentatré), 978-88-6022-508-5</w:t>
+              <w:t xml:space="preserve">Ricerche in neuroscienze educative 2023. Il futuro prossimo dell’educazione nell’universo digitale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Università Niccolò Cusano; Edizioni Universitarie Romane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-11, 2023, 978-88-6022-471-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antropologia, educazione e condizione postmoderna: riflessioni epistemologiche e metodologiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raffaella Sabra Palmisano (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-global anthropology and other adventures. Writings in honour of Antonio Luigi Palmisano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I libri di Emil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-70, 2023, 978-88-6680-470-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités pendant le confinement 2020 : l’implication parentale lors de la continuité pédagogique à Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rita Gonzalez Delgado; Dominique Groux; Emmanuelle Voulgre; Marie-Félide Fafard; Maria Cantisano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.121-130, 2023, (Éducation comparée), 978-21-40330-73-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la preuve au supérieur aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Atem et Zehra Gabillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextualiser l'éducation en milieux plurilingues et pluriculturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-324, 2023, (coll. Langues, sociétés, cultures et apprentissages), ISBN 978-2-87574-500-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b20935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiné(e)s sous les cocotiers. Une enquête sur les conditions de vie des étudiant(e)s de l’université des Antilles pendant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ramsamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Chapon; Laurent Mucchielli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le confinement. Genèse, impacts et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-156, 2022, 9791032003558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La continuité pédagogique dans les mers du Sud. Parentalité et enseignement à distance en Polynésie française pendant la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires des Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-78, 2022, Apprentissage, éducation et socialisation, 9791095177357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires des Antilles</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03812668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visions périphériques: éduquer et former en temps de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Vilieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalités et fractures numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires des Antilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-28, 2022, Apprentissage, éducation et socialisation, 9791095177357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences éducatives parentales aux Marquises, en Polynésie française, mesurées avec l’ECEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déana Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodica Ailincai; Severine Ferriere. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et cultures océaniennes. Ecole et famille : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.186-204, 2021, 979-10-91032-18-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03351144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antropologia e neuroscienze: l’umano e il suo cervello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Peluso Cassese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICERCHE IN NEUROSCIENZE EDUCATIVE: Scuola, Sport e Società</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Universitarie Romane- Università Niccolò Cusano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-152, 2021, 978-8860224132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni Universitarie Romane- Università Niccolò Cusano</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03356304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Education System in the French Departments of America: French Guiana, Martinique and Guadaloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jornitz Sieglinde; Marcelo Parreira do Amaral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Education Systems of the Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.583-606, 2020, 978-3-319-93443-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93443-3_9-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilité interactionnelle parentale en contexte multiculturel et plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G, Chakroun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition sociale, formes d'expression et interculturalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.285-302, 2017, 978-2-343-10828-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAGE Publications, Inc.; SAGE Publications, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.570-573, 2017, 9781483359892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAGE Publications, Inc.; SAGE Publications, Inc.</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Darién Gap. Political discourse and economic development in Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Fanta-Castro; A. Herrero-Olaizola; Ch. Rutter-Jensen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territories of Conflict : Traversing Colombia through Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University of Rochester Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.112-120, 2017, 978-158-04-6580-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781782049470-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University of Rochester Press</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiribati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.949-950, 2017, 9781483359892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01956897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la variabilité interactionnelle parentale en contexte multiculturel et plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition sociale, formes d'expression et interculturalité : colloque, Sfax, 27-29 octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-10828-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Joseph. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.334-336, 2016, 9781483359892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuvalu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Joseph. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1732-1733, 2016, 9781483359892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Joseph. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The SAGE Encyclopedia of War : Social Science Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1292-1293, 2016, 9781483359892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micronesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Joseph. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1059-1060, 2016, 9781483359892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483359878.n406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotanas en el barro. El Instituto Misionero de la Consolata y la pastoral humanitaria en Colombia (1947–2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanitarian Policy Group - Overseas Development Institute. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aproximaciones a la historia del humanitarismo en América Latina y el Caribe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.85-96, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE Publications, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1296-1298, 2016, 9781483359892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4135/9781483359878.n492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styles interactifs des parents teko, aluku, haïtiens et laotiens : une étude comparative de groupes minoritaires guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marin, B.; Berger, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus. Le Printemps de la recherche en ESPE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.248-265, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.1595.6083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Encyclopedia of War : Social Science Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE Publishing Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1789-1790, 2016, 9781483359892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4135/9781483359878.n703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...379 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diana Torres; Camilo Rios. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Pintas, faros y Dragones : Arte Callejero en Bogotá</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Usta - Universidad Santo Tomas, pp.5-11, 2012, 978-958-631-764-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodismo, discurso y realidad colombiana: los asuntos étnicos entre invisibilización y exotización mediática</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El poder de la comunicación. ¿Urdiendo hilos de paz o de conflicto?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad Santo Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-252, 2011, 978-958-631-703-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medios de comunicación y conflicto. El caso de los asuntos étnicos en el periodismo colombiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Velásquez, J.D.; Córdoba, A.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomacia Ciudadana y Resolución de Conflictos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de La Sabana, pp.83-102, 2011, 978-958-12-0280-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicto, modernidad y desarrollo en un territorio de frontera. El caso de Urabá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serje, Margarita. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desarrollo y conflicto: territorios, recursos y paisa jes en la historia oculta de proyectos y políticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.40-78, 2010, 978-958-695-525-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7833,3612 +7854,3828 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'apprentissage en famille à la scolarisation républicaine. Deux cas d'étude en Guyane et en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de la Polynésie Française, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016POLF0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01344379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l’ouvrage Mathématiques et contextes : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude des jeunes chercheurs en éducation (JCE2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Martinique, May 2026, Fort de France, Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le climat éducatif dans l’enseignement supérieur ultramarin, le cas de l’INSPE de Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Legodec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Montanede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude des jeunes chercheurs en éducation (JCE2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Martinique, May 2026, Fort-de-Fance, Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en éducation dans la France d’Outre-mer : cadres déontologiques et défis éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Réseau de Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (RIICLAS). Montpellier-Schoelcher-Papeete, 16 septembre 2025.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (RIICLAS), Sep 2025, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.30296806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational contexts, contextuality of knowledge and didactic contextualization: a theoretical framework and a low-tech approach to rethinking education in postcolonial contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Educational Neuroscience (REN2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research on Educational Neuroscience Lab; Università telematica Pegaso; SIRD; SIPES; SIREM; CIRPED, Jun 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combiner l’approche sociologique et psychométrique pour étudier les performances scolaires : le cas du calcul mental au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études des jeunes chercheurs en éducation (JCE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INSPE de Martinique, May 2024, Fort-de-France, Martinique</w:t>
+              <w:t xml:space="preserve">, Institut national supérieur du professorat et de l’éducation de Martinique; Université des Antilles, May 2024, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport des jeunes chercheurs à l'étude de l'écosystème éducatif antillais [Allocution d'ouverture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Pia Mantione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études des jeunes chercheurs en éducation (JCE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut national supérieur du professorat et de l’éducation de Martinique; Université des Antilles, May 2024, Fort-de-France, Martinique</w:t>
+              <w:t xml:space="preserve">, INSPE de Martinique, May 2024, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational policies vs neuroscience. The strange case of Overseas France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Educational Neuroscience (REN2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Pegaso; CIRPED, May 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aprender el cálculo mental en contexto poscolonial. Una encuesta en Martinica, territorio francés de ultramar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Congreso Internacional sobre Aprendizaje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Valencia - Red de Investigación de Aprendizaje, Jul 2022, Valencia, España. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18848/978-1-957792-64-4/CGP⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insegnare il calcolo mentale in contesti multiculturali: aspetti cognitivi, socioculturali e didattici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REN CONFERENCE 2023 - Research on Educational Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Niccolò Cusano, May 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educación nacional y culturas locales: el extraño caso de los pueblos nativos de la Francia de ultramar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Congreso Internacional Interculturalidad, Decolonialidad, Niñez y Educación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Libre (Colombia), Feb 2023, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner et apprendre la démonstration en mathématique : perceptions et vécu dans l’enseignement supérieur aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème Congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’umano e il suo cervello redux: riflessioni dal fronte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REN CONFERENCE 2022 - Research on Educational Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Niccolò Cusano; HERACLE LAB; SIPED; SIRD; SIREM; SIPES; CIRPED, Mar 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l’enseignement des mathématiques en Outre-mer : synthèse des avancées de la recherche aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Plurimaths 2022 : Contextes et pratiques multilingues dans l'enseignement de disciplines scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité; IREM de Paris, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner et apprendre la démonstration en mathématique : perceptions et vécu dans l’enseignement supérieur aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème Congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parents pendant la pandémie Covid19 en Polynésie française. Inégalités liées aux facteurs endogènes à la famille durant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème colloque international de l’AFDECE - Regards croisés sur les inégalités en éducation dans le Monde : quelles actions pour les réduire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Langues Étrangères de l’Université de La Havane (Cuba), Oct 2022, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie du plurilinguisme : perspectives ultramarines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Plurilinguisme en contexte caribéen : opportunités, enjeux et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national supérieur du professorat et de l’éducation de Martinique; Université des Antilles; Centre de Recherches Interdisciplinaires en Lettres Langues Arts et Sciences Humaines, Apr 2022, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échec de la continuité pédagogique : présentation des résultats du projet « Formation et Enseignement en temps de COVID-19 dans l’outre-mer » (FECOM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche en Education - Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (JRE2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française; Réseau de Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (RIICLASS)., Nov 2022, Tahiti, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChlorExpo : intégration des habitudes et pratiques alimentaires de la population des Antilles dans l'évaluation de l'exposition alimentaire à la chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique "Chlordécone, connaître pour agir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CPSN; CLoReCA, Dec 2022, Le Gosier, Martinique. pp.107-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Because I got high ! Consommation de cannabis et réussite scolaire : une étude de cas en France d'Outre-mer (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Élisabeth Lorté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche en Education de l’ESPE de la Polynésie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de la Polynésie française; Équipe d'Accueil Sociétés Traditionnelles et Contemporaines en Océanie (EASTCO EA 4241), Apr 2021, Tahiti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idéologie éducative Enata : processus postcolonial et réinvention d’une identité culturelle autochtone aux îles Marquises, en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choc de contextes et complexification des savoirs en éducation plurilingue et interculturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de l’Université des Antilles - Académie de la Guadeloupe; Centre de Recherches et de Ressources en Education et Formation (CRREF) - Université des Antilles; Equipe d’accueil Didactique des langues, des textes et des cultures (DILTEC) – Université Paris 3 – Sorbonne nouvelle, Nov 2021, Poine-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences émotionnelles et le bien-être des conseillers principaux d'éducation. Une enquête dans les établissements scolaires de la Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche en Éducation - JRE2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Supérieure du Professorat et de l’Éducation de la Polynésie française; Équipe d'Accueil Sociétés Traditionnelles et Contemporaines en Océanie (EASTCO EA 4241), Apr 2020, Faa'a, Tahiti, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en éducation et formation en Martinique : défis et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du CRREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches et Ressources en Éducation et Formation (EA4538); Université des Antilles; Institut national supérieur du professorat et de l’éducation de Guadeloupe; Institut national supérieur du professorat et de l’éducation de Martinique, Dec 2020, Fort de France, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de la preuve dans l’enseignement supérieur aux Antilles : un état des lieux en début de cursus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche en Education (JRE) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Faa'a, Polynésie française. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11858-008-0085-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation scolaire et construction du projet professionnel : le rôle de l'estime de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Noëlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche en Education (JRE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de la Polynésie française - Equipe d'Accueil Sociétés traditionnelles et contemporaines en Océanie (EASTCO - EA 4241), Apr 2020, Faa'a ,Tahiti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’ascenseur social tombe en panne : politiques scolaires et savoir autochtones en Guyane et Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Construction des savoirs scolaires : enjeux épistémologiques et politiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de Martinique; Centre de Recherche Interdisciplinaire en Lettres, Langues, Arts et Sciences Humaines (CRILLASH - EA4095), May 2019, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité : un concept équivoque?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Campus Martinique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SciencesPo; Université des Antilles; Rectorat de Martinique, Jul 2019, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience imparfaite. les familles autochtones de la France d’outremer face au défi de la scolarisation républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Congrès de l'Association internationale de formation et de recherche en éducation familiale (AIFREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques parentales à Nuku Hiva et Ua Pou. L’exemple de 32 parents d’enfants de 8-10 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirose Paia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Sramski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marane Toyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JRE 2018 - Journées de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Polynésie française, May 2018, Tahiti, Polynésie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Parenting Skills with ECEP Attitude Scale: A Case Study in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTE 2018 - International Conference on New Horizons in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educación inclusiva para los pueblos autóctonos: límites y logros del modelo francés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tarea crítica de la Educación Inclusiva: contingencias epistémicas, emergencias metodológicas y discusiones para el presente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de Estudios Latinoamericanos de Educación Inclusiva (CELEI), Sep 2018, Santiago du Chili, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier les terrains minés : l’apport de l’observation systématique de type éthologique aux sciences de l’éducation. Présentation des résultats d’une enquête comparative en Guyane et Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CRREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRREF, Nov 2018, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Ecole dans les Outre-mer et l’illusion de l’ascenseur social : réflexions sur la scolarisation obligatoire des peuples autochtones de la Guyane et de la Polynésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFDECE 2016 - 13ème colloque international de l’Association Française d’Education Comparée: « Réformer l’Ecole ? L’apport de l’éducation comparée. Hommage à Louis Porcher »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d’Education Comparée - Université Paris Descartes, Faculté des sciences humaines et sociales, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques éducatives scolaires et familiales en Polynésie française. Recueil d’un corpus en contexte plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehra Gabillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirose Paia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Printemps de la recherche en ESPE. Deuxième colloque du Réseau national des ÉSPÉ (R- ÉSPÉ) : « La recherche en éducation : des enjeux partagés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des ÉSPÉ (R- ÉSPÉ), Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School and Family Involvement in Educational Practices in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirose Paia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IAFOR International Conference on Education - Hawaii 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAFOR - The International Academic Forum, Jan 2016, Honolulu, Hawaii, United States. pp.199-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escolarización Obligatoria en Contextos Poscoloniales: Disgregación Familiar y Transfiguraciones Étnicas en Guayana Francesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I BIENAL LATINOAMERICANA DE INFANCIAS Y JUVENTUDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Manizales; Centro de Estudios Avanzados en Niñez y Juventud – CINDE; Centro Latino Americano de Ciencias Sociales - CLACSO, Nov 2014, Manizales, Colombia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.5016.3525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Child Development in Post-Colonial Contexts: Educational Change and Ethnic Transfiguration in a French Guiana Wayana-Apalaï Indigenous Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTE2014 – International Conference on New Horizons in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.3625-3632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques éducatives parentales en contexte multiculturel et plurilingue guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la recherche - 1er Colloque du Réseau national des ESPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau national des ESPE, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Darien Gap: Political Discourse and Economic Development in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel David Amórtegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTE2014 – International Conference on New Horizons in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.3625-3632</w:t>
+              <w:t xml:space="preserve">ICQI - Tenth International Congress of Qualitative Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Illinois, May 2014, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01104656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilité interactionnelle parentale en contexte multiculturel et plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Cognition sociale, formes d’expression et interculturalité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIC, Oct 2014, Université de Sfax, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01433636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning and Growing in indigenous Amazonia. The Education System of French Guiana Wayana-Apalai communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTE2013 – International Conference on New Horizons in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rome, Italy. pp.1742-1752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’apprentissage en famille à la scolarisation républicaine. L’enjeu ethnique en Guyane et en Polynésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales UPF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française; Ecole Doctorale du Pacifique; IRD, Apr 2013, Tahiti, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El desafió ecosófico : Saberes ancestrales y conflictos con la modernidad en el área andina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Congreso de Antropología en Colombia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de Colombia, Oct 2007, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11448,223 +11685,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational contexts, contextuality of knowledge and didactic contextualization. A theoretical framework to rethinking education in postcolonial contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Educational Neuroscience (REN2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChlorExpo: intégration des habitudes et pratiques alimentaires de la population des Antilles dans l'évaluation de l'exposition alimentaire au chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04178970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11674,205 +11911,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de recherche JLOM. Jeunesse et logement dans les Outre-mer : vivre en résidence universitaire en Polynésie française, en Nouvelle-Calédonie et dans les Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'ouvrage : L'éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11882,363 +12119,363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de scolarisation pour l’Outre-mer. Bilan pour la Commission nationale consultative des droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codage de Corpus. Le ressenti parental pendant la période de la continuité pédagogique Covid 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matairea Cadousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignant(e)s et éducateur(trice)s pendant le confinement (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilmois Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation pédagogique aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12248,898 +12485,898 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat universitaire à l’INSPE de Martinique. Rapport préliminaire d’enquête (édition 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaz Annicette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darika Aristomene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïna Benzeghiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Bernard-Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSPE de Martinique; Université des Antilles. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat universitaire à l’INSPE de Martinique. Rapport préliminaire d’enquête (edition 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelie Bredas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Chantelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Clemoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniéla Consol-Agriodos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Elisabeth-Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSPE de Martinique. 2023, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus ethnographique du projet de recherche &amp;quot;De l'apprentissage en famille a la scolarisation républicaine. Deux cas d'étude en Guyane et en Polynésie française&amp;quot; (observation systématiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de la Polynésie Française. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation pédagogique aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPE de Martinique; Université des Antilles. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’apprentissage en famille a la scolarisation républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction générale des patrimoines - Département du pilotage de la recherche et de la politique scientifique. 2015, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorias de la selva : El Instituto Misionero de la Consolata en el sur de Colombia (1947-2009) [Reporte de investigación]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Arose Magak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván David Buelvas Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica María Ruiz Ramírez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Istituto Missionario della Consolata. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflictos por el territorio y derecho ambiental en Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Universidad de Los Andes. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposed new ways and means to strengthen the United Nations capability for collective action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abu Nassar Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adler Dirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aginsky Janna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alami-Hamedane Anas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] [ST/GEN/]INF/2003/23, UNITED NATIONS OFFICE AT GENEVA; INFORMATION SERVICE; PUBLIC RELATIONS SECTION. 2003, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rifugiati e asilanti in Italia: strategie di rete e comunicazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Università degli studi La Sapienza (Rome); Organisation Internationale du Travail / International Labor Organization. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attività di peacekeeping della Forza Multinazionale di Protezione in Albania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Università Roma Tre. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId293"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13207,51 +13444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8905F0EF"/>
+    <w:nsid w:val="C3211147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13438,51 +13675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurizioali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7294-1422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158753542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170573164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119646715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-6062-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe Emile Garcon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/cultures-savoirs-et-identites" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ali.2023.02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/autochtonie-et-question-educative-les-outre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ali.2023.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreria.uniandes.edu.co/index.php?page=shop.product_details&amp;amp;flypage=publicaciones&amp;amp;product_id=21738&amp;amp;category_id=9&amp;amp;manufacturer_id=0&amp;amp;option=com_virtuemart&amp;amp;Itemid=26&amp;amp;vmcchk=1&amp;amp;Itemid=26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Eriksson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Strimling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vartanova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Simpson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Persson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00324-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Fundora Cruz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/reveduc.v18i1.6956" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Andr&#233; Nicar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v7i2.877" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;ana Wong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-12851" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n David Buelvas Arrieta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/sjm.39.11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964116v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4091" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956924v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Al&#236;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12379" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900311v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v4i3.190" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587174v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69552" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sm.2016.63013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.01.1081" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felipe Basabe Murillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Arose Magak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.12.196" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jund" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730368v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Amortegui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel David Am&#243;rtegui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrera Alexander" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7440/antipoda8.2009.07" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/les-inegalites-scolaires-a-mayotte-et-la-reunion-vers-des-pratiques-educatives-plus-equitables" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/BPMJ7224" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilibridiemil.it/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04284971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20935" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020530v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicusano.it/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/confinement" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0041" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vilieva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/langues-et-cultures-oceaniennes-ecole-et-famille-regards-croises/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356304v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=XFBEEAAAQBAJ&amp;amp;lpg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-93443-3_9-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93443-3_9-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/environmental-security#_" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n224" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9781782049470-008/html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781782049470-008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956897v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sagepub.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n359" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www;sagepub.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n492" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1595.6083" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n703" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/colombia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n137" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n673" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/palau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n490" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/embed/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/micronesia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n406" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956920v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956921v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usta.edu.co" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cienciassociales.uniandes.edu.co/publicaciones/desarrollo-y-conflicto-territorios-recursos-y-paisajes-en-la-historia-oculta-de-proyectos-y-politicas-comp/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01344379v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016POLF0004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262113v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.30296806" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040725v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614535v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pia Mantione" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Jaulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191990v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598765v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/978-1-957792-64-4/CGP" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649758v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04513171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852346v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182094v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poisson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lemoine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155859v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-&#201;lisabeth Lort&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433187v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495255v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martinon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478218v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476820v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-008-0085-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500515v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#235;l&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172650v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557839v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956988v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marane Toyane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Gabillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956984v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182456v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5016.3525" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688969v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956985v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104656v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956986v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956987v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614342v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04178970v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318981v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dos Santos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909544v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402933v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089857v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147553v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434725v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaz Annicette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darika Aristomene" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Arnaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Benzeghiba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bernard-Charlotte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366405v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelie Bredas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Chantelly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Clemoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani&#233;la Consol-Agriodos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elisabeth-Flora" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126818v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688986v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445538v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mar&#237;a Ruiz Ram&#237;rez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739122v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Nassar Maroun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adler Dirk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aginsky Janna" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alami-Hamedane Anas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181228v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181231v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurizioali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7294-1422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158753542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170573164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=dZis8BYAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119646715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-6062-2015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe Emile Garcon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/cultures-savoirs-et-identites" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ali.2023.02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/autochtonie-et-question-educative-les-outre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ali.2023.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediciones.uniandes.edu.co/gpd-en-estado-de-sitio-los-kunas-en-uraba-vida-cotidiana-de-una-comunidad-indigena-en-zona-de-conflicto-9789586955317-67f860ca62a8c.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3813" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Eriksson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Strimling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vartanova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Simpson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Persson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00324-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Fundora Cruz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/reveduc.v18i1.6956" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Andr&#233; Nicar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v7i2.877" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;ana Wong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-12851" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n David Buelvas Arrieta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/sjm.39.11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.756" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4091" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956924v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3167" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Al&#236;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12379" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v4i3.190" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69552" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sm.2016.63013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.01.1081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felipe Basabe Murillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Arose Magak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058188v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.12.196" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jund" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730368v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Amortegui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel David Am&#243;rtegui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrera Alexander" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7440/antipoda8.2009.07" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/les-inegalites-scolaires-a-mayotte-et-la-reunion-vers-des-pratiques-educatives-plus-equitables" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/BPMJ7224" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicusano.it/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilibridiemil.it/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04284971v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20935" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/confinement" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812668v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vilieva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/langues-et-cultures-oceaniennes-ecole-et-famille-regards-croises/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=XFBEEAAAQBAJ&amp;amp;lpg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956916v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-93443-3_9-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93443-3_9-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/environmental-security#_" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n224" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9781782049470-008/html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781782049470-008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sagepub.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n359" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956911v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/colombia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n137" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956906v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n673" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/palau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n490" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sk.sagepub.com/ency/edvol/embed/the-sage-encyclopedia-of-war-social-science-perspectives/chpt/micronesia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n406" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956913v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www;sagepub.com" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n492" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1595.6083" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956908v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483359878.n703" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956920v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usta.edu.co" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cienciassociales.uniandes.edu.co/publicaciones/desarrollo-y-conflicto-territorios-recursos-y-paisajes-en-la-historia-oculta-de-proyectos-y-politicas-comp/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01344379v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016POLF0004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Legodec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Montanede" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262113v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.30296806" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040725v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pia Mantione" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Jaulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522078v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/978-1-957792-64-4/CGP" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018316v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005678v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155859v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636516v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04513171v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649758v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182094v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poisson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lemoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287893v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-&#201;lisabeth Lort&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495255v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martinon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478218v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-008-0085-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500515v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#235;l&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172638v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172650v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557839v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marane Toyane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956989v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956988v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956982v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956984v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Gabillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182456v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5016.3525" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956985v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688969v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104656v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433636v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614342v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04178970v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318981v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dos Santos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909544v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402933v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147553v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434725v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaz Annicette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darika Aristomene" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Arnaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Benzeghiba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bernard-Charlotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366405v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelie Bredas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Chantelly" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Clemoux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani&#233;la Consol-Agriodos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elisabeth-Flora" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126818v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688986v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445538v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mar&#237;a Ruiz Ram&#237;rez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739122v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952947v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Nassar Maroun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adler Dirk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aginsky Janna" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alami-Hamedane Anas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181228v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181231v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>