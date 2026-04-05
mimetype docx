--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -477,1117 +477,1117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo[3]rotaxane and [3]Rotaxane of Per(5-carboxy-5-dehydroxymethyl)-Cyclodextrins Utilizing Carboxylic Acid Dimer as Recognition Units</w:t>
+                <w:t xml:space="preserve">Structure, bonding and ionic mobility in Na–V–P–O glasses for energy storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Nakamura</w:t>
+                <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masamune Kuwabara</w:t>
+                <w:t xml:space="preserve">Rémi Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoyang Zhang</w:t>
+                <w:t xml:space="preserve">Antonio Familiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuki Okazawa</w:t>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90 (10), pp.3603-3609. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (59), pp.10993-10996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c02804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cc00443h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993858v1</w:t>
+                <w:t xml:space="preserve">hal-05178747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale structure and dynamical properties of (TeO 2 ) 1− x –(Na 2 O) x glasses through first-principles modeling and XRD measurements</w:t>
+                <w:t xml:space="preserve">Exciton Radiative Lifetime and Diffusion Length from First-Principles Atomic Trajectories: Method Assessment for P3HT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Shuaib</w:t>
+                <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
+                <w:t xml:space="preserve">Julien Taillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Piotrowski</w:t>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Delaizir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP01916H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c04516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229869v1</w:t>
+                <w:t xml:space="preserve">hal-05227333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced structural description of sodium vanadium phosphate glasses: A combined experimental and molecular dynamics study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Intrinsic Point Defects Incorporated from Growth Surface on Atomic Interdiffusion and Unintentional Compositional Gradient in AlGaN/AlN Heterointerfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiro Kangawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.D. Wansi Wendji</w:t>
+                <w:t xml:space="preserve">Akira Kusaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Piotrowski</w:t>
+                <w:t xml:space="preserve">Takahiro Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Massobrio</w:t>
+                <w:t xml:space="preserve">Pawel Kempisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Tugène</w:t>
+                <w:t xml:space="preserve">Kana Ishisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123420⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.740-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180861v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Cadmium and Lead Nitrates in Water</w:t>
+                <w:t xml:space="preserve">Space-induced floating electronic states in non-stoichiometric amorphous silicon nitride for memory devices applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Shiraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Pietrucci</w:t>
+                <w:t xml:space="preserve">Tomoya Nagahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanda Andreoni</w:t>
+                <w:t xml:space="preserve">Fugo Nanataki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c03504⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.084601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/mc16-76ck⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167585v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-induced floating electronic states in non-stoichiometric amorphous silicon nitride for memory devices applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudo[3]rotaxane and [3]Rotaxane of Per(5-carboxy-5-dehydroxymethyl)-Cyclodextrins Utilizing Carboxylic Acid Dimer as Recognition Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masamune Kuwabara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Okazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/mc16-76ck⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (10), pp.3603-3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c02804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197507v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, bonding and ionic mobility in Na–V–P–O glasses for energy storage applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic scale structure and dynamical properties of (TeO 2 ) 1− x –(Na 2 O) x glasses through first-principles modeling and XRD measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Piotrowski</w:t>
+                <w:t xml:space="preserve">Firas Shuaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Familiari</w:t>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
+                <w:t xml:space="preserve">Remi Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cc00443h⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (34), pp.17884-17899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP01916H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178747v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Intrinsic Point Defects Incorporated from Growth Surface on Atomic Interdiffusion and Unintentional Compositional Gradient in AlGaN/AlN Heterointerfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced structural description of sodium vanadium phosphate glasses: A combined experimental and molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiro Kawamura</w:t>
+                <w:t xml:space="preserve">S.D. Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Kempisty</w:t>
+                <w:t xml:space="preserve">R. Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kana Ishisone</w:t>
+                <w:t xml:space="preserve">C. Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01542⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 655, pp.123420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940185v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton Radiative Lifetime and Diffusion Length from First-Principles Atomic Trajectories: Method Assessment for P3HT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of Cadmium and Lead Nitrates in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heiser</w:t>
+                <w:t xml:space="preserve">Fabio Pietrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Martin</w:t>
+                <w:t xml:space="preserve">Wanda Andreoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c04516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c03504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227333v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Structural Description of Sodium Vanadium Phosphate Glasses: A Combined Experimental and Molecular Dynamics Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,64 +1651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of the structure and bonding properties of 50VxOy-50P2O5 glass by classical and Born–Oppenheimer molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,51 +1928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,727 +2026,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the structure and ion dynamics of amorphous Na 3− x OH x Cl antiperovskite electrolytes by first-principles molecular dynamics</w:t>
+                <w:t xml:space="preserve">Enantiomeric Excesses of Aminonitrile Precursors Determine the Homochirality of Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Lien Pham</w:t>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Guerboub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
+                <w:t xml:space="preserve">Yuya Kitazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akimasa Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuki Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ta01373a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.3243-3248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281579v1</w:t>
+                <w:t xml:space="preserve">hal-04050544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective amino acid interactions in solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Organocatalytic‐racemization reaction elucidation of aspartic acid by density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natsuki Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuo Shoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Koichi Miyagawa</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuta Hori</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (21), pp.15023-15029. </w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (9), pp.645-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cp00278k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chir.23573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112831v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the local atomic structure on the thermal conductivity of amorphous Ge2Sb2Te5</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
+                <w:t xml:space="preserve">Enantioselective amino acid interactions in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuki Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Miyagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Hori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0139590⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (21), pp.15023-15029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp00278k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014339v1</w:t>
+                <w:t xml:space="preserve">hal-04112831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalytic‐racemization reaction elucidation of aspartic acid by density functional theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+                <w:t xml:space="preserve">Impact of the local atomic structure on the thermal conductivity of amorphous Ge2Sb2Te5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guerboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.23573⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0139590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182813v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiomeric Excesses of Aminonitrile Precursors Determine the Homochirality of Amino Acids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the structure and ion dynamics of amorphous Na 3− x OH x Cl antiperovskite electrolytes by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akimasa Sato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natsuki Watanabe</w:t>
+                <w:t xml:space="preserve">Tan-Lien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guerboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.3243-3248. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (42), pp.22922-22940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ta01373a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04050544v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural-Stability Study of Antiperovskite Na 3 O Cl for Na -Rich Solid Electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Lien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woon Ih Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,90 +2836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton diffusion in poly(3-hexylthiophene) by first-principles molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Steveler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2960,736 +2960,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Self-Assembly and Conformation of Tb Double-Decker Molecular Magnets: Experiment and Molecular Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the actual difference between the Nosé and the Nosé‐Hoover thermostats : a critical review of canonical temperature control by molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lawes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bucher</w:t>
+                <w:t xml:space="preserve">Irene Amiehe Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Klyatskaya</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guerboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13152232⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.202300209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241123v2</w:t>
+                <w:t xml:space="preserve">hal-04280276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Homochirality in Amino Acids Induced by Lyman-α Irradiation in the Early Stage of the Milky Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akimasa Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuo Shoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natsuki Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/ast.2022.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the actual difference between the Nosé and the Nosé‐Hoover thermostats : a critical review of canonical temperature control by molecular dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">Hierarchical Self-Assembly and Conformation of Tb Double-Decker Molecular Magnets: Experiment and Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ruben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Amiehe Essomba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guerboub</w:t>
+                <w:t xml:space="preserve">Svetlana Klyatskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (15), pp.2232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.202300209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano13152232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280276v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic insight into the initial stage of graphene formation on SiC(0001) surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, dynamical, and electronic properties of the ionic liquid 1-ethyl-3-methylimidazolium bis(trifluoromethylsulfonyl)imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kana Ishisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.093403⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (16), pp.9597-9607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP00741J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793685v1</w:t>
+                <w:t xml:space="preserve">hal-03647487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomistic insight into reactions and free-energy profiles of NH3 and Ga on GaN surfaces during the epitaxial growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular mechanism of a large conformational change of the quinone cofactor in the semiquinone intermediate of bacterial copper amine oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Murakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shota Nakanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yoshihiro Kangawa</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 599, pp.153935. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (36), pp.10923-10938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SC01356H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694206v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of amorphous SiO2 by first-principles molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3730,2840 +3730,2840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, dynamical, and electronic properties of the ionic liquid 1-ethyl-3-methylimidazolium bis(trifluoromethylsulfonyl)imide</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comprehensive Search of Stable Isomers of Alanine and Alanine Precursors in Prebiotic Syntheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuki Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Furuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Umemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CP00741J⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (9), pp.1129-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2022.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647487v1</w:t>
+                <w:t xml:space="preserve">hal-03774116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanism of a large conformational change of the quinone cofactor in the semiquinone intermediate of bacterial copper amine oxidase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shota Nakanishi</w:t>
+                <w:t xml:space="preserve">Impact of Dispersion Force Schemes on Liquid Systems: Comparing Efficiency and Drawbacks for Well-Targeted Test Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Berenger Amiehe Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kana Ishisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SC01356H⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27249034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782770v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Search of Stable Isomers of Alanine and Alanine Precursors in Prebiotic Syntheses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic structure of amorphous SiN: Combining Car–Parrinello and Born–Oppenheimer first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2022.0011⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 211, pp.111555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.COMMATSCI.2022.111555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774116v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dispersion Force Schemes on Liquid Systems: Comparing Efficiency and Drawbacks for Well-Targeted Test Cases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">An atomistic insight into reactions and free-energy profiles of NH3 and Ga on GaN surfaces during the epitaxial growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu My Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Shiraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kana Ishisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiro Kangawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27249034⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 599, pp.153935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014336v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of amorphous SiN: Combining Car–Parrinello and Born–Oppenheimer first-principles molecular dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomistic insight into the initial stage of graphene formation on SiC(0001) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Martin</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumihiro Imoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 211, pp.111555. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), pp.093403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.COMMATSCI.2022.111555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.093403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688862v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the relative contributions to the electronic energy transfer rates based on Förster theory: The case of C-phycocyanin chromophores</w:t>
+                <w:t xml:space="preserve">Tridentate complexes of group 4 bearing bis-aryloxide N-heterocyclic carbene ligand: Structure, spin density and charge states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Mishima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasufumi Umena</w:t>
+                <w:t xml:space="preserve">Stéphane Bellemin-Laponnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysics and Physicobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, pp.196-214. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 781, pp.138888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2142/biophysico.bppb-v18.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.138888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336526v1</w:t>
+                <w:t xml:space="preserve">hal-03323181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridentate complexes of group 4 bearing bis-aryloxide N-heterocyclic carbene ligand: Structure, spin density and charge states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+                <w:t xml:space="preserve">First-principles thermal transport in amorphous Ge 2 Sb 2 Te 5 at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.138888⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (18), pp.10747-10752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra10408f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323181v1</w:t>
+                <w:t xml:space="preserve">hal-03169059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of the structure of Ge 20 Te 73 I 7 chalcohalide glass by first-principles molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Lien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.094204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles thermal transport in amorphous Ge 2 Sb 2 Te 5 at the nanoscale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">How natural materials remove heavy metals from water: mechanistic insights from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pietrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Andreoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ra10408f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0sc06204a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169059v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How natural materials remove heavy metals from water: mechanistic insights from molecular dynamics simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pietrucci</w:t>
+                <w:t xml:space="preserve">Estimation of the relative contributions to the electronic energy transfer rates based on Förster theory: The case of C-phycocyanin chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Mishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasufumi Umena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wanda Andreoni</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Biophysics and Physicobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.196-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0sc06204a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2142/biophysico.bppb-v18.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134120v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure and origin of chirality of DNA-stabilized silver clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xi Chen</w:t>
+                <w:t xml:space="preserve">Chalcogenide glasses for innovation in applied science: fundamental issues and new insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.065601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (3), pp.033002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab48a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990676v1</w:t>
+                <w:t xml:space="preserve">hal-02349413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional liquid-like phase on Ga-rich GaN (0001) surfaces evidenced by first principles molecular dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kieu My Bui</w:t>
+                <w:t xml:space="preserve">Heat transport in disordered network forming materials: Size effects and existence of propagative modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab650b⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.109607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990661v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Propionic Acid Side-Chain of C-Phycocyanin Chromophores in the Excited States for the Photosynthesis Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yasufumi Umena</w:t>
+                <w:t xml:space="preserve">Atomic Structure of Glassy GeTe 4 as a Playground to Assess the Performances of Density Functional Schemes Accounting for Dispersion Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Silvestrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Chemical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1246/bcsj.20200187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (49), pp.11273-11279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c08628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990698v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal resistance of an interfacial molecular layer by first-principles molecular dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">Unique protonation states of aspartate and topaquinone in the active site of copper amine oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Murakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 153 (7), pp.074704. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (63), pp.38631-38639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0014232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0ra06365g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990565v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in disordered network forming materials: Size effects and existence of propagative modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">Reaction mechanism of N -cyclopropylglycine oxidation by monomeric sarcosine oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukihiro Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Martin</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Nishiya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109607⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (29), pp.16552-16561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP01679A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990579v1</w:t>
+                <w:t xml:space="preserve">hal-02990687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique protonation states of aspartate and topaquinone in the active site of copper amine oxidase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Role of the Propionic Acid Side-Chain of C-Phycocyanin Chromophores in the Excited States for the Photosynthesis Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Mishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuo Shoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Murakawa</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasufumi Umena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Chemical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (12), pp.1509-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/bcsj.20200187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ra06365g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02990711v1</w:t>
+                <w:t xml:space="preserve">hal-02990698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Structure of Glassy GeTe 4 as a Playground to Assess the Performances of Density Functional Schemes Accounting for Dispersion Forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pier Luigi Silvestrelli</w:t>
+                <w:t xml:space="preserve">Thermal resistance of an interfacial molecular layer by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (49), pp.11273-11279. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (7), pp.074704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c08628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0014232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086320v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide glasses for innovation in applied science: fundamental issues and new insights</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
+                <w:t xml:space="preserve">A two-dimensional liquid-like phase on Ga-rich GaN (0001) surfaces evidenced by first principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu My Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Shiraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (3), pp.033002. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (SG), pp.SGGK04. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab48a4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab650b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349413v1</w:t>
+                <w:t xml:space="preserve">hal-02990661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanism of N -cyclopropylglycine oxidation by monomeric sarcosine oxidase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic structure and origin of chirality of DNA-stabilized silver clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukihiro Abe</w:t>
+                <w:t xml:space="preserve">Xi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiaki Nishiya</w:t>
+                <w:t xml:space="preserve">Olga Lopez-Acevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (29), pp.16552-16561. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP01679A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.065601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990687v1</w:t>
+                <w:t xml:space="preserve">hal-02990676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Turnover Frequency CO–NO Reactions over Rh Overlayer Catalysts: A Comparative Study Using Rh Nanoparticles</w:t>
+                <w:t xml:space="preserve">Screening the 4f-electron spin of TbPc 2 single-molecule magnets on metal substrates by ligand channeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Yoshida</w:t>
+                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+                <w:t xml:space="preserve">Anis Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Klyatskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Misumi</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ruben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00383⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (44), pp.21167-21179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR05873G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990797v1</w:t>
+                <w:t xml:space="preserve">hal-02990647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular attachment to a microscope tip: inelastic tunneling, Kondo screening, and thermopower</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unique Structural Relaxations and Molecular Conformations of Porphyra-334 at the Excited State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Hatakeyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouzhaji Tuerhong</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirokazu Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.10.124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (36), pp.7649-7656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b03744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990801v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening the 4f-electron spin of TbPc 2 single-molecule magnets on metal substrates by ligand channeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Klyatskaya</w:t>
+                <w:t xml:space="preserve">Hydrogen storage mechanism and diffusion in metal–organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR05873G⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (15), pp.7756-7764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP07467D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990647v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity and transport modes in glassy GeTe 4 by first-principles molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6581,4238 +6581,4238 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.105401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique Structural Relaxations and Molecular Conformations of Porphyra-334 at the Excited State</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hirokazu Hori</w:t>
+                <w:t xml:space="preserve">Chalcogenide glasses as a playground for the application of first-principles molecular dynamics to disordered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b03744⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.105925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2019.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991707v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen storage mechanism and diffusion in metal–organic frameworks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">High Turnover Frequency CO–NO Reactions over Rh Overlayer Catalysts: A Comparative Study Using Rh Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Ehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Misumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP07467D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (10), pp.6080-6089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990773v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide glasses as a playground for the application of first-principles molecular dynamics to disordered materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular attachment to a microscope tip: inelastic tunneling, Kondo screening, and thermopower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouzhaji Tuerhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 95, pp.105925. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1243-1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2019.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.10.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349474v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Critical Roles of Precursor Nature and Water Content When Tailoring Magnetic Nanoparticles for Specific Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Perton</w:t>
+                <w:t xml:space="preserve">Sensitivity to Dispersion Forces in First-Principles Modeling of Disordered Chalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Burak Özdamar</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.8b01123⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2018.00078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349404v1</w:t>
+                <w:t xml:space="preserve">hal-02312708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to Dispersion Forces in First-Principles Modeling of Disordered Chalcogenides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+                <w:t xml:space="preserve">A detailed insight into the catalytic reduction of NO operated by Cr–Cu nanostructures embedded in a CeO 2 surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Tamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saburo Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2018.00078⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (40), pp.25592-25601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cp04314k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312708v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed insight into the catalytic reduction of NO operated by Cr–Cu nanostructures embedded in a CeO 2 surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Yoshida</w:t>
+                <w:t xml:space="preserve">The role of dispersion forces on the atomic structure of glassy chalcogenides: The case of GeSe4 and GeS4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saburo Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cp04314k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991524v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of dispersion forces on the atomic structure of glassy chalcogenides: The case of GeSe4 and GeS4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">The structure and dipolar properties of CO 2 adsorbed in a porous glassy chalcogel: Insights from first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 499, pp.167-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 498 (15), pp.288 - 293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312769v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure and dipolar properties of CO 2 adsorbed in a porous glassy chalcogel: Insights from first-principles molecular dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">On the occurrence of size effects in the calculation of thermal conductivity by first-principles molecular dynamics: The case of glassy GeTe4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 498 (15), pp.288 - 293. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.06.031⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 498, pp.190-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898345v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the occurrence of size effects in the calculation of thermal conductivity by first-principles molecular dynamics: The case of glassy GeTe4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Martin</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Non-Isolated-Pentagon-Rule Actinide Endohedral Metallofullerenes U@ C 1 (17418)-C 76 , U@ C 1 (28324)-C 80 , and Th@ C 1 (28324)-C 80 : Low-Symmetry Cage Selection Directed by a Tetravalent Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenting Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+                <w:t xml:space="preserve">Jiaxin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">Xingxing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.05.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (51), pp.18039-18050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b10435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128447v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Non-Isolated-Pentagon-Rule Actinide Endohedral Metallofullerenes U@ C 1 (17418)-C 76 , U@ C 1 (28324)-C 80 , and Th@ C 1 (28324)-C 80 : Low-Symmetry Cage Selection Directed by a Tetravalent Ion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Critical Roles of Precursor Nature and Water Content When Tailoring Magnetic Nanoparticles for Specific Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abella</w:t>
+                <w:t xml:space="preserve">Geoffrey Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaxin Zhuang</w:t>
+                <w:t xml:space="preserve">Céline Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingxing Zhang</w:t>
+                <w:t xml:space="preserve">Francis Perton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lai Feng</w:t>
+                <w:t xml:space="preserve">Burak Özdamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (51), pp.18039-18050. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (8), pp.4306-4316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b10435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.8b01123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990765v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale structure of the glassy Ge 2 Sb 2 Te 5 phase change material: A quantitative assessment via first-principles molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">Frontispiece: Simple but Efficient Method for Inhibiting Sintering and Aggregation of Catalytic Pt Nanoclusters on Metal-Oxide Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.224204⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201780763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349392v1</w:t>
+                <w:t xml:space="preserve">hal-02991638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How seaweeds release the excess energy from sunlight to surrounding sea water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Makoto Hatakeyama</w:t>
+                <w:t xml:space="preserve">First-Principles Study of Dissociation Processes for the Synthesis of Fe and Co Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Özdamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP02699D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991570v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of π-Radicals in the Spin Connectivity of Clusters and Networks of Tb Double-Decker Single Molecule Magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Klyatskaya</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of glassy GeTe4 by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (11), pp.10750-10760. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (15), pp.9729-9732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b05804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp01063j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991545v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect Four-Electron Oxygen Reduction Reaction on Carbon Materials Catalysts in Acidic Solutions</w:t>
+                <w:t xml:space="preserve">First-Principles Calculations That Clarify Energetics and Reactions of Oxygen Adsorption and Carbon Desorption on 4H-SiC (112̅0) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo-Liang Chai</w:t>
+                <w:t xml:space="preserve">Han Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ichiro Matsushita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wendan Cheng</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b02548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (7), pp.3920-3928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991540v1</w:t>
+                <w:t xml:space="preserve">hal-02991608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered Simple Hydroxides Functionalized by Fluorene-Phosphonic Acids: Synthesis, Interface Theoretical Insights, and Magnetoelectric Effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of dispersion forces on the atomic structure of a prototypical network-forming disordered system: The case of liquid GeSe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201703576⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (4), pp.044504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4986166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624542v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Mechanisms of Initial Formation Process of Graphene on SiC(0001) Surfaces: Selective Si Desorption from Step Edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumihiro Imoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Ichi Iwata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (9), pp.5041-5049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dispersion forces on the atomic structure of a prototypical network-forming disordered system: The case of liquid GeSe2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">An atomic-level insight into the basic mechanism responsible for the enhancement of the catalytic oxidation of carbon monoxide on a Cu/CeO 2 surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4986166⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.3498-3505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP05957K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349387v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontispiece: Simple but Efficient Method for Inhibiting Sintering and Aggregation of Catalytic Pt Nanoclusters on Metal-Oxide Supports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+                <w:t xml:space="preserve">The role of 2D/3D spin-polarization interactions in hybrid copper hydroxide acetate: new insights from first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201780763⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.857-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.8.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991638v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Study of Dissociation Processes for the Synthesis of Fe and Co Oxide Nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale structure of the glassy Ge 2 Sb 2 Te 5 phase change material: A quantitative assessment via first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00869⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (22), pp.224204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.224204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349398v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Calculations That Clarify Energetics and Reactions of Oxygen Adsorption and Carbon Desorption on 4H-SiC (112̅0) Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu-Ichiro Matsushita</w:t>
+                <w:t xml:space="preserve">Indirect Four-Electron Oxygen Reduction Reaction on Carbon Materials Catalysts in Acidic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Liang Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhufeng Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoyuki Terakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendan Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11942⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (11), pp.7908-7916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b02548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991608v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of glassy GeTe4 by first-principles molecular dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">How seaweeds release the excess energy from sunlight to surrounding sea water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Hatakeyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirokazu Hori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (15), pp.9729-9732. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp01063j⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (24), pp.15745-15753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02699D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349381v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomic-level insight into the basic mechanism responsible for the enhancement of the catalytic oxidation of carbon monoxide on a Cu/CeO 2 surface</w:t>
+                <w:t xml:space="preserve">Role of π-Radicals in the Spin Connectivity of Clusters and Networks of Tb Double-Decker Single Molecule Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+                <w:t xml:space="preserve">Anis Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Klyatskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ruben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP05957K⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (11), pp.10750-10760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b05804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991616v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of 2D/3D spin-polarization interactions in hybrid copper hydroxide acetate: new insights from first-principles molecular dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Layered Simple Hydroxides Functionalized by Fluorene-Phosphonic Acids: Synthesis, Interface Theoretical Insights, and Magnetoelectric Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte M. Sevrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.857-860. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (41), pp.1703576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.8.86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201703576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349383v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced structural changes in the network-forming isostatic glass GeSe 4 : An investigation by neutron diffraction and first-principles molecular dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">The absence of a gap state and enhancement of the Mars–van Krevelen reaction on oxygen defective Cu/CeO 2 surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.014202⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (30), pp.20708-20712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP03880H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349375v1</w:t>
+                <w:t xml:space="preserve">hal-02991646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Cost and Preserving the Reactivity in Noble-Metal-Based Catalysts: Oxidation of CO by Pt and Al-Pt Alloy Clusters Supported on Graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+                <w:t xml:space="preserve">Stability and Destabilization Processes in the Formation of Ferrocene-Based Metal–Organic Molecule–Metal Nano-Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Özdamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201504379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (25), pp.13825-13830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b04149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02991662v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Destabilization Processes in the Formation of Ferrocene-Based Metal–Organic Molecule–Metal Nano-Junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">Reducing the Cost and Preserving the Reactivity in Noble-Metal-Based Catalysts: Oxidation of CO by Pt and Al-Pt Alloy Clusters Supported on Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b04149⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (15), pp.5181-5188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991651v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of a gap state and enhancement of the Mars–van Krevelen reaction on oxygen defective Cu/CeO 2 surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+                <w:t xml:space="preserve">Pressure-induced structural changes in the network-forming isostatic glass GeSe 4 : An investigation by neutron diffraction and first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiron Pizzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Zeidler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (30), pp.20708-20712. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP03880H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.014202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991646v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of van der Waals corrections in first principles simulations of alkali metal ions in aqueous solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takashi Ikeda</w:t>
+                <w:t xml:space="preserve">Reaction Pathway and Free Energy Landscape of Catalytic Oxidation of Carbon Monoxide Operated by a Novel Supported Gold–Copper Alloy Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4935932⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (27), pp.15421-15427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991720v1</w:t>
+                <w:t xml:space="preserve">hal-02991727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of structural analogies and differences between the atomic structures of GeSe 4 and GeS 4 glasses: A first principles study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Role of the van der Waals interactions and impact of the exchange-correlation functional in determining the structure of glassy GeTe4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Sykina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143 (3), pp.034504. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (13), pp.134208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4926830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349319v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the degradation of artificial amide bonds in nylon oligomer hydrolase: from induced-fit to acylation processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-principles study of the atomic structure of glassy Ga10Ge15Te75</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Baba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Seiji Negoro</w:t>
+                <w:t xml:space="preserve">Eric Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP04419C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 498, pp.338-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991746v1</w:t>
+                <w:t xml:space="preserve">hal-01861419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction Pathway and Free Energy Landscape of Catalytic Oxidation of Carbon Monoxide Operated by a Novel Supported Gold–Copper Alloy Cluster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+                <w:t xml:space="preserve">Unraveling the degradation of artificial amide bonds in nylon oligomer hydrolase: from induced-fit to acylation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumasa Kamiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Negoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04223⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (6), pp.4492-4504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP04419C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991727v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the van der Waals interactions and impact of the exchange-correlation functional in determining the structure of glassy GeTe4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Origin of structural analogies and differences between the atomic structures of GeSe 4 and GeS 4 glasses: A first principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (13), pp.134208. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (3), pp.034504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4926830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236438v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of the atomic structure of glassy Ga10Ge15Te75</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">Role of van der Waals corrections in first principles simulations of alkali metal ions in aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 498, pp.338-344. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (19), pp.194510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4935932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861419v1</w:t>
+                <w:t xml:space="preserve">hal-02991720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles study of amorphous Ga 4 Sb 6 Te 3 phase-change alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gabardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10872,103 +10872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exohedral M–C 60 and M 2 –C 60 (M = Pt, Pd) systems as tunable-gap building blocks for nanoarchitecture and nanocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Özdamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Felder-Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143 (11), pp.114308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10996,988 +10996,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Magnetic Properties with Pressure in Hybrid Organic–Inorganic Materials: The Case of Copper Hydroxide Acetate</w:t>
+                <w:t xml:space="preserve">Density-driven defect-mediated network collapse of &amp;lt;span class=&amp;quot;aps-inline-formula&amp;quot;&amp;gt;&amp;lt;math xmlns=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;msub&amp;gt;&amp;lt;mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;GeSe&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;2&amp;lt;/mn&amp;gt;&amp;lt;/msub&amp;gt;&amp;lt;/math&amp;gt;&amp;lt;/span&amp;gt; glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Yang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamil Wezka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiron J. Pizzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Zeidler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp503489g⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (5), pp.054206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.054206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991753v1</w:t>
+                <w:t xml:space="preserve">hal-01093430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steric and electronic selectivity in the synthesis of Fe-1,2,4,5-tetracyanobenzene (TCNB) complexes on Au(111): From topological confinement to bond formation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface of glassy GeS 2 : A model based on a first-principles approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Abel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-014-0450-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (4), pp.1294-1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.045423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896211v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Ni-Based Cocatalyst in Inhomogeneous RVO 4 Photocatalyst Systems (R = Y, Gd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsutake Oshikiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhua Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (24), pp.12845-12854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp502099v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface of glassy GeS 2 : A model based on a first-principles approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Inhomogeneous RVO 4 Photocatalyst Systems (R = Y, Ce, Pr, Nd, Sm, Eu, Gd, Tb, Dy, Ho, Er, Tm, Yb, Lu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsutake Oshikiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.045423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (16), pp.8331-8341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp410565e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015071v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-driven defect-mediated network collapse of &amp;lt;span class=&amp;quot;aps-inline-formula&amp;quot;&amp;gt;&amp;lt;math xmlns=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;msub&amp;gt;&amp;lt;mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;GeSe&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;2&amp;lt;/mn&amp;gt;&amp;lt;/msub&amp;gt;&amp;lt;/math&amp;gt;&amp;lt;/span&amp;gt; glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-organic molecule-metal nano-junctions: a close contact between first-principles simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mbongo Djimbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Wezka</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.054206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.104206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/10/104206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093430v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01010812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous RVO 4 Photocatalyst Systems (R = Y, Ce, Pr, Nd, Sm, Eu, Gd, Tb, Dy, Ho, Er, Tm, Yb, Lu)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jinhua Ye</w:t>
+                <w:t xml:space="preserve">Nylon-Oligomer Hydrolase Promoting Cleavage Reactions in Unnatural Amide Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumasa Kamiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Negoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp410565e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (7), pp.1210-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz500323y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991766v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-organic molecule-metal nano-junctions: a close contact between first-principles simulations and experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Boero</w:t>
+                <w:t xml:space="preserve">Tuning Magnetic Properties with Pressure in Hybrid Organic–Inorganic Materials: The Case of Copper Hydroxide Acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/10/104206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (32), pp.18700-18705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp503489g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01010812v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nylon-Oligomer Hydrolase Promoting Cleavage Reactions in Unnatural Amide Compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Baba</w:t>
+                <w:t xml:space="preserve">Steric and electronic selectivity in the synthesis of Fe-1,2,4,5-tetracyanobenzene (TCNB) complexes on Au(111): From topological confinement to bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawulienu Kezilebieke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Matsui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Seiji Negoro</w:t>
+                <w:t xml:space="preserve">Mathieu Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (7), pp.1210-1216. </w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.888 - 897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz500323y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12274-014-0450-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991778v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Thresholds and Anomalies in Connection with Stiffness Transitions in Network Glasses</w:t>
               </w:r>
@@ -11989,64 +11989,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Micoulaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12074,316 +12074,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a Covalent Glycosyl-Enzyme Species in a Retaining Glycosyltransferase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Ardèvol</w:t>
+                <w:t xml:space="preserve">Atom-Scale Reaction Pathways and Free-Energy Landscapes in Oxygen Plasma Etching of Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carme Rovira</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201302898⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (10), pp.1592-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz400666h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996090v1</w:t>
+                <w:t xml:space="preserve">hal-02996107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom-Scale Reaction Pathways and Free-Energy Landscapes in Oxygen Plasma Etching of Graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+                <w:t xml:space="preserve">Formation of a Covalent Glycosyl-Enzyme Species in a Retaining Glycosyltransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Rojas-Cervellera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Ardèvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carme Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (42), pp.14018-14023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201302898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz400666h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02996107v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Ge12C48 and Ge20C40 heterofullerenes: A first principles molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duval Mbongo Djimbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12508,64 +12508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kachmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (5), </w:t>
@@ -12603,90 +12603,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of liquid GeSe revisited: A first principles molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138 (17), pp.174505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12733,90 +12733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles molecular dynamics study of glassy GeS2: Atomic structure and bonding properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Celino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (17), pp.174201. </w:t>
@@ -12848,1870 +12848,1870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: Hydration structure and polarization of heavy alkali ions: A first principles molecular dynamics study of Rb + and Cs +</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takashi Ikeda</w:t>
+                <w:t xml:space="preserve">Microscopic mechanisms of initial oxidation of Si(100): Reaction pathways and free-energy barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 137 (4), pp.041101. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4742151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.205314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996134v1</w:t>
+                <w:t xml:space="preserve">hal-02996143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic mechanisms of initial oxidation of Si(100): Reaction pathways and free-energy barriers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+                <w:t xml:space="preserve">Structural properties of glassy Ge 2 Se 3 from first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
+              <w:t xml:space="preserve">, 2012, 86 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.205314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.224201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996143v1</w:t>
+                <w:t xml:space="preserve">hal-02996128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of glassy Ge 2 Se 3 from first-principles molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
+                <w:t xml:space="preserve">First principles investigation of the atomic structure and magnetic properties of copper hydroxide acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.224201⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2-3), pp.202-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2011.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996128v1</w:t>
+                <w:t xml:space="preserve">hal-02996148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principles investigation of the atomic structure and magnetic properties of copper hydroxide acetate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
+                <w:t xml:space="preserve">Communication: Hydration structure and polarization of heavy alkali ions: A first principles molecular dynamics study of Rb + and Cs +</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (2-3), pp.202-208. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (4), pp.041101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2011.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4742151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996148v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular rigidity in tetrahedral network glasses with changing composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal behavior of Si-doped fullerenes vs their structural stability at T=0 K: A density functional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scipioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiko Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bauchy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.054201⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 510 (1-3), pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652058v1</w:t>
+                <w:t xml:space="preserve">hal-05259280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of Si-doped fullerenes vs their structural stability at T=0 K: A density functional study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Masahiko Matsubara</w:t>
+                <w:t xml:space="preserve">Interacting Lewis-X carbohydrates in condensed phase : a first-principles molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
+                <w:t xml:space="preserve">C. Molteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.05.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.12599-12606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2055816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05259280v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting Lewis-X carbohydrates in condensed phase : a first-principles molecular dynamics study</w:t>
+                <w:t xml:space="preserve">Dispersion and Localization of Electronic States at a Ferrocene/Cu(111) Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zucca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Massobrio</w:t>
+                <w:t xml:space="preserve">Benoit Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Molteni</w:t>
+                <w:t xml:space="preserve">Laurent Limot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cleri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mircea Rastei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Iacovita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2055816⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (21), pp.216801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.216801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783405v1</w:t>
+                <w:t xml:space="preserve">hal-04686229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion and Localization of Electronic States at a Ferrocene/Cu(111) Interface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-diffusion in crystalline silicon: A Car-Parrinello molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.216801⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.205203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686229v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LeuRS Synthetase: A First-Principles Investigation of the Water-Mediated Editing Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The initiation mechanisms for surface hydrosilylation with 1-alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scipioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Silvestrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Ariga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (42), pp.12276--12286. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (11), pp.4862-4867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp2070024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01992e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918855v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Hydrogen Termination on Carbon K-Edge X-ray Absorption Spectra of Nanographene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural properties of liquid Ge2Se3: A first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianlong Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takashi Ikeda</w:t>
+                <w:t xml:space="preserve">Sebastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Zeidler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shen-Feng Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kiyoyuki Terakura</w:t>
+                <w:t xml:space="preserve">Philip Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Micoulaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp110879d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (13), pp.134203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.134203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05259859v1</w:t>
+                <w:t xml:space="preserve">hal-04919091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective nitrogen doping in graphene: Enhanced catalytic activity for the oxygen reduction reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">Effect of Hydrogen Termination on Carbon K-Edge X-ray Absorption Spectra of Nanographene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhufeng Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianlong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen-Feng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoyuki Terakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (13), pp.5392-5403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp110879d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05258510v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diffusion in crystalline silicon: A Car-Parrinello molecular dynamics study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective nitrogen doping in graphene: Enhanced catalytic activity for the oxygen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianlong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhufeng Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Feng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoyuki Terakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (20), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.205203⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05260303v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The initiation mechanisms for surface hydrosilylation with 1-alkenes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LeuRS Synthetase: A First-Principles Investigation of the Water-Mediated Editing Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katsuhiko Ariga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (11), pp.4862-4867. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (42), pp.12276--12286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp01992e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp2070024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05259127v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of liquid Ge2Se3: A first-principles study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tautomers of extended reduced pyrazinacenes: a density-functional-theory based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scipioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Le Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anita Zeidler</w:t>
+                <w:t xml:space="preserve">Jonathan Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Salmon</w:t>
+                <w:t xml:space="preserve">Gary Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Micoulaut</w:t>
+                <w:t xml:space="preserve">Toshiyuki Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (13), pp.134203. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.2145-2150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.134203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01245a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919091v1</w:t>
+                <w:t xml:space="preserve">hal-05259678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tautomers of extended reduced pyrazinacenes: a density-functional-theory based study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angular rigidity in tetrahedral network glasses with changing composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hill</w:t>
+                <w:t xml:space="preserve">M Bauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Richards</w:t>
+                <w:t xml:space="preserve">M Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Celino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toshiyuki Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (6), pp.2145-2150. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (5), pp.054201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp01245a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.054201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05259678v1</w:t>
+                <w:t xml:space="preserve">hal-04652058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantalum-fullerene clusters: A first-principles study of static properties and dynamical behavior</w:t>
               </w:r>
@@ -14814,51 +14814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport theory in quantum dots: 3D-0D and 2D-0D tunneling and angular momentum selection rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Faini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15019,64 +15019,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics with First-Principles Accuracy: Structural Order of Liquid GeSe2 using a Machine-Learned Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15144,64 +15144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural order of liquid GeSe2 by molecular dynamics with first-principles accuracy up to one million atoms model with a machine-learned potential.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15263,221 +15263,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computics driven methods and applications to innovative materials for next-generation devices.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and bonding of vanado-phosphate-based glasses: insights by first-principles molecular dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tugene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Levchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSingularity 2022 / ISWGPDs 2022 The 3rd International Workshop on Materials Science and Advanced Electronics Created by Singularity and The 2nd International Symposium on Wide Gap Semiconductor Growth, Process and Device Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nagoya University, Jan 2022, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS) Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMRS, Sep 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986321v1</w:t>
+                <w:t xml:space="preserve">hal-05002885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and bonding of vanado-phosphate-based glasses: insights by first-principles molecular dynamics.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computics driven methods and applications to innovative materials for next-generation devices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (E-MRS) Fall Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMRS, Sep 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">IWSingularity 2022 / ISWGPDs 2022 The 3rd International Workshop on Materials Science and Advanced Electronics Created by Singularity and The 2nd International Symposium on Wide Gap Semiconductor Growth, Process and Device Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nagoya University, Jan 2022, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002885v1</w:t>
+                <w:t xml:space="preserve">hal-04986321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles molecular dynamics as a tool to explore complex chemical reactions in GaN</w:t>
               </w:r>
@@ -15532,103 +15532,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computics Approach toward Clarification of Atomic Reactions during Epitaxial Growth of GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieu My Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiro Kangawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Shiraishi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.11-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15694,121 +15694,121 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Computer Materials Real: The Predictive Power of First-Principles Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Levchenko E.V., Dappe Y.J., Ori G. (Eds). </w:t>
+              <w:t xml:space="preserve">Elena V. Levchenko; Yannick J. Dappe; Guido Ori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Simulation in Physics for Materials Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 296 (chapitre 1), pp.3-21, 2020, ISBN 978-3-030-37789-2 ; e-ISBN 978-3-030-37790-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37790-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15845,51 +15845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Versatility of Molecular Modelling as a Strategy for Predicting Gas Adsorption Properties of Chalcogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Amiehe Amiehe Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15943,282 +15943,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car–Parrinello Molecular Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-Principles Modeling of Binary Chalcogenides: Recent Accomplishments and New Achievements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Netherlands, pp.1-10, 2015, </w:t>
+              <w:t xml:space="preserve">Molecular Dynamics Simulations of Disordered Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-344, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-6178-0_100946-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15675-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991687v1</w:t>
+                <w:t xml:space="preserve">hal-02349370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Modeling of Binary Chalcogenides: Recent Accomplishments and New Achievements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Car–Parrinello Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Dynamics Simulations of Disordered Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.313-344, 2015, </w:t>
+              <w:t xml:space="preserve">Encyclopedia of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.1-10, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-15675-0_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-6178-0_100946-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349370v1</w:t>
+                <w:t xml:space="preserve">hal-02991687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Simulations for Biochemical Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomic-Scale Modeling of Nanosystems and Nanostructured Materials – Lect. Notes Phys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-98, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16296,90 +16296,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, bonding and ionic mobility in Na-V-P-O glasses for energy storage applications through experiments, first-principles and machine learning-accelerated molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Familiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16414,51 +16414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterizations of glasses/glass-ceramics in the Na 2 O-V 2 O 5 -TeO 2 system for energy storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16532,90 +16532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of amorphous Na 3 OCl electrolyte by first-principles and machine learning molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Lien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Han Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guerboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16740,51 +16740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88CB3E3D"/>
+    <w:nsid w:val="81E67824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16971,51 +16971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mauro-boero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5052-2849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177244089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-2358-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick O Diarra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Lambrecht" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bel-Hadj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108262" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icare Morrot-Woisard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vukadinovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108294" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamune Kuwabara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyang Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Okazawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02804" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Shuaib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bouzid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Piotrowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01916H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Wansi Wendji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massobrio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tug&#232;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123420" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Andreoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03504" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shiraishi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nagahashi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fugo Nanataki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Oshiyama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mc16-76ck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dave Wansi Wendji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Piotrowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Familiari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc00443h" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kangawa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kusaba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kawamura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kempisty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Ishisone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01542" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Diarra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04516" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tug&#232;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4997219" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tugene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levchenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.122967" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742694v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100410" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193566" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Lien Pham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guerboub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta01373a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuki Watanabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Shoji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Miyagawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Hori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00278k" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139590" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Shigeta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23573" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Kitazawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03862" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woon Ih Choi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shafique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Jung Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munbo Shim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.034004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00533j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241123v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lawes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruben" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Klyatskaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13152232" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227752v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0140" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amiehe Essomba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202300209" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793685v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiro Imoto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.093403" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694206v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu My Bui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153935" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Quynh Duong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121434" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00741J" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Murakawa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Nakanishi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC01356H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Umemura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Berenger Amiehe Essomba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688862v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMMATSCI.2022.111555" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336526v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mishima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Umena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2142/biophysico.bppb-v18.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellemin-Laponnaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.138888" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186022v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.094204" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10408f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc06204a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lopez-Acevedo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065601" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab650b" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20200187" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014232" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Hayashi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06365g" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086320v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Silvestrelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08628" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab48a4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Abe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nishiya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01679A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yoshida" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Koizumi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ehara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Misumi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00383" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990801v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouzhaji Tuerhong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.124" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amokrane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR05873G" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312816v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.105401" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Hatakeyama" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Nobusada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Hori" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b03744" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07467D" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349474v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.06.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349404v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cotin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak &#214;zdamar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b01123" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312708v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00078" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Tamai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saburo Hosokawa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04314k" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.07.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898345v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.06.031" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128447v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.05.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990765v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Cai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abella" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Zhuang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Feng" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b10435" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349392v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.224204" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991570v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02699D" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05804" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991540v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Chai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhufeng Hou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoyuki Terakura" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendan Cheng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02548" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703576" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Iwata" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11985" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986166" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201780763" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349398v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00869" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991608v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Li" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ichiro Matsushita" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11942" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349381v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01063j" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05957K" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349383v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.86" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349375v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiron Pizzey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Zeidler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014202" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991662v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504379" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFVG8LHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991651v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04149" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991646v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP03880H" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991720v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ikeda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935932" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349319v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926830" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991746v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Baba" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumasa Kamiya" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ando" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Negoro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04419C" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991727v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04223" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236438v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Sykina" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134208" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861419v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.039" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991735v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gabardi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bernasconi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184201" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991722v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Felder-Flesch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930264" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991753v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503489g" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896211v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawulienu Kezilebieke" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0450-y" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991762v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutake Oshikiri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Ye" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502099v" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015071v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzid" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045423" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093430v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Wezka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiron J. Pizzey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Salmon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.054206" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410565e" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010812v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/10/104206" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991778v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500323y" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996114v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165501" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996090v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rojas-Cervellera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ard&#232;vol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Rovira" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302898" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XHCFT0T3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996107v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz400666h" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996117v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Matsubara" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scipioni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.11.033" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996098v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kachmar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.054203" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996112v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803115" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919956v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celino" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174201" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996134v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742151" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996143v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205314" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996128v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224201" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996148v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2011.09.007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652058v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bauchy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Micoulaut" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Celino" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.054201" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259280v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.05.019" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZPBD8N8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783405v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zucca" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molteni" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2055816" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686229v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Iacovita" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.216801" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918855v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2070024" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259859v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlong Wang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen-Feng Huang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110879d" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258510v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Feng Huang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245434" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260303v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.205203" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259127v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lee" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Silvestrelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01992e" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919091v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Salmon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.134203" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259678v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hill" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Richards" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Mori" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01245a" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996123v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Ramaniah" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Laghate" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.035411" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544491v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Inkson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.4966" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986329v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002870v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002854v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986321v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002885v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986366v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994866v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241682" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551137v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37790-8_1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036655v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amiehe Amiehe Essomba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37790-8_2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991687v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6178-0_100946-1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349370v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15675-0_12" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991698v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04650-6_3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AEFF9942626E1D4135BBFEA32D525D4908529/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959135v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411451v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laval" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802079v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Han Shin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mauro-boero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5052-2849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177244089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-2358-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick O Diarra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Lambrecht" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bel-Hadj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108262" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icare Morrot-Woisard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vukadinovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108294" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dave Wansi Wendji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Piotrowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Familiari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc00443h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Diarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04516" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kangawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kusaba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kawamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kempisty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Ishisone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01542" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shiraishi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nagahashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fugo Nanataki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Oshiyama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mc16-76ck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamune Kuwabara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyang Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Okazawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02804" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Shuaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bouzid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Piotrowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01916H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Wansi Wendji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massobrio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tug&#232;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123420" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Andreoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03504" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tug&#232;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4997219" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tugene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levchenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.122967" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742694v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100410" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193566" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Shoji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Kitazawa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuki Watanabe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03862" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Hori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Shigeta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23573" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Miyagawa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00278k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guerboub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139590" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Lien Pham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta01373a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woon Ih Choi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shafique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Jung Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munbo Shim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.034004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00533j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amiehe Essomba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202300209" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0140" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241123v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lawes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruben" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Klyatskaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13152232" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00741J" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Murakawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Nakanishi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC01356H" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Quynh Duong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121434" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Umemura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014336v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Berenger Amiehe Essomba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMMATSCI.2022.111555" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu My Bui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153935" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiro Imoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.093403" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323181v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellemin-Laponnaz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.138888" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10408f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186022v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.094204" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc06204a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mishima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Umena" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2142/biophysico.bppb-v18.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab48a4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990579v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109607" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086320v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Silvestrelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08628" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Hayashi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06365g" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Abe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nishiya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01679A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990698v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20200187" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014232" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab650b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990676v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lopez-Acevedo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065601" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amokrane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR05873G" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991707v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Hatakeyama" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Koizumi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Nobusada" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Hori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b03744" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990773v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07467D" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.105401" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.06.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yoshida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ehara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Misumi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00383" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouzhaji Tuerhong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.124" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00078" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991524v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Tamai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saburo Hosokawa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04314k" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312769v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.07.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898345v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.06.031" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.05.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Cai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Zhuang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Zhang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Feng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b10435" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349404v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cotin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak &#214;zdamar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b01123" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991638v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201780763" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349398v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00869" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349381v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01063j" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991608v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ichiro Matsushita" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11942" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349387v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986166" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991595v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Iwata" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11985" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991616v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05957K" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.86" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349392v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.224204" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991540v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Chai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhufeng Hou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoyuki Terakura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendan Cheng" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02548" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02699D" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991545v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05804" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624542v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703576" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991646v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP03880H" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991651v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04149" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991662v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504379" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFVG8LHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiron Pizzey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Zeidler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014202" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991727v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04223" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236438v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Sykina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134208" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861419v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.039" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991746v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Baba" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumasa Kamiya" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ando" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Negoro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04419C" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349319v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926830" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991720v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ikeda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935932" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991735v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gabardi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bernasconi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184201" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991722v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Felder-Flesch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930264" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093430v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Wezka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiron J. Pizzey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Salmon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.054206" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015071v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzid" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045423" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991762v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutake Oshikiri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Ye" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502099v" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991766v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410565e" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010812v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/10/104206" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991778v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500323y" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991753v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503489g" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896211v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawulienu Kezilebieke" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0450-y" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996114v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165501" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996107v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz400666h" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996090v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rojas-Cervellera" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ard&#232;vol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Rovira" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302898" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XHCFT0T3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996117v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Matsubara" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scipioni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.11.033" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996098v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kachmar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.054203" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996112v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803115" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919956v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celino" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174201" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996143v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205314" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996128v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224201" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996148v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2011.09.007" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996134v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742151" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259280v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.05.019" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZPBD8N8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783405v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zucca" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molteni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleri" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2055816" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686229v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iacovita" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.216801" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260303v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.205203" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259127v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lee" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Silvestrelli" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01992e" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919091v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Roux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Salmon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.134203" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259859v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlong Wang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen-Feng Huang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110879d" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258510v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Feng Huang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245434" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918855v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2070024" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259678v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hill" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Richards" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Mori" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01245a" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652058v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bauchy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Micoulaut" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Celino" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.054201" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996123v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Ramaniah" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Laghate" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.035411" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544491v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Inkson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.4966" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986329v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002870v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002854v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002885v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986321v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986366v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994866v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241682" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551137v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37790-8_1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036655v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amiehe Amiehe Essomba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37790-8_2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349370v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15675-0_12" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991687v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6178-0_100946-1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991698v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04650-6_3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AEFF9942626E1D4135BBFEA32D525D4908529/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959135v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411451v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laval" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802079v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Han Shin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>