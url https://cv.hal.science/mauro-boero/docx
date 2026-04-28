--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -192,51 +192,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (118)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -477,2043 +477,2051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, bonding and ionic mobility in Na–V–P–O glasses for energy storage applications</w:t>
+                <w:t xml:space="preserve">Pseudo[3]rotaxane and [3]Rotaxane of Per(5-carboxy-5-dehydroxymethyl)-Cyclodextrins Utilizing Carboxylic Acid Dimer as Recognition Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
+                <w:t xml:space="preserve">Takashi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Piotrowski</w:t>
+                <w:t xml:space="preserve">Masamune Kuwabara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Familiari</w:t>
+                <w:t xml:space="preserve">Haoyang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">Kazuki Okazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (59), pp.10993-10996. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (10), pp.3603-3609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cc00443h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c02804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178747v1</w:t>
+                <w:t xml:space="preserve">hal-04993858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton Radiative Lifetime and Diffusion Length from First-Principles Atomic Trajectories: Method Assessment for P3HT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate of Cadmium and Lead Nitrates in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
+                <w:t xml:space="preserve">Fabio Pietrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Taillieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Martin</w:t>
+                <w:t xml:space="preserve">Wanda Andreoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c04516⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c03504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227333v1</w:t>
+                <w:t xml:space="preserve">hal-05167585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Intrinsic Point Defects Incorporated from Growth Surface on Atomic Interdiffusion and Unintentional Compositional Gradient in AlGaN/AlN Heterointerfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic scale structure and dynamical properties of (TeO 2 ) 1− x –(Na 2 O) x glasses through first-principles modeling and XRD measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Shuaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshihiro Kangawa</w:t>
+                <w:t xml:space="preserve">Remi Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Kusaba</w:t>
+                <w:t xml:space="preserve">Gaelle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiro Kawamura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kana Ishisone</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01542⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (34), pp.17884-17899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP01916H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940185v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-induced floating electronic states in non-stoichiometric amorphous silicon nitride for memory devices applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
+                <w:t xml:space="preserve">Enhanced structural description of sodium vanadium phosphate glasses: A combined experimental and molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Wansi Wendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Shiraishi</w:t>
+                <w:t xml:space="preserve">C. Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoya Nagahashi</w:t>
+                <w:t xml:space="preserve">M. Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fugo Nanataki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Tugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/mc16-76ck⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 655, pp.123420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197507v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo[3]rotaxane and [3]Rotaxane of Per(5-carboxy-5-dehydroxymethyl)-Cyclodextrins Utilizing Carboxylic Acid Dimer as Recognition Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-induced floating electronic states in non-stoichiometric amorphous silicon nitride for memory devices applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Shiraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Nakamura</w:t>
+                <w:t xml:space="preserve">Tomoya Nagahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masamune Kuwabara</w:t>
+                <w:t xml:space="preserve">Fugo Nanataki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoyang Zhang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c02804⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.084601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/mc16-76ck⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993858v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale structure and dynamical properties of (TeO 2 ) 1− x –(Na 2 O) x glasses through first-principles modeling and XRD measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciton Radiative Lifetime and Diffusion Length from First-Principles Atomic Trajectories: Method Assessment for P3HT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Shuaib</w:t>
+                <w:t xml:space="preserve">Julien Taillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Piotrowski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP01916H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c04516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229869v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced structural description of sodium vanadium phosphate glasses: A combined experimental and molecular dynamics study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Tugène</w:t>
+                <w:t xml:space="preserve">Silicon-Richness Impact for Enhanced Charge-Trapping in 3D NAND Flash Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoya Nagahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Karasawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Horiike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123420⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JEDS.2025.3638173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180861v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Cadmium and Lead Nitrates in Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, bonding and ionic mobility in Na–V–P–O glasses for energy storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Familiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c03504⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (59), pp.10993-10996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cc00443h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167585v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Structural Description of Sodium Vanadium Phosphate Glasses: A Combined Experimental and Molecular Dynamics Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
+                <w:t xml:space="preserve">Influence of Intrinsic Point Defects Incorporated from Growth Surface on Atomic Interdiffusion and Unintentional Compositional Gradient in AlGaN/AlN Heterointerfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiro Kangawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Kusaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Tugène</w:t>
+                <w:t xml:space="preserve">Pawel Kempisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kana Ishisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4997219⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.740-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802503v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of the structure and bonding properties of 50VxOy-50P2O5 glass by classical and Born–Oppenheimer molecular dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Enhanced Structural Description of Sodium Vanadium Phosphate Glasses: A Combined Experimental and Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Levchenko</w:t>
+                <w:t xml:space="preserve">Christine Tugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 634, pp.122967. </w:t>
+              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.122967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4997219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703242v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, electronic and dielectric properties of carbon nanotubes interacting with Co nanoclusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Icare Morrot-Woisard</w:t>
+                <w:t xml:space="preserve">Quantitative assessment of the structure and bonding properties of 50VxOy-50P2O5 glass by classical and Born–Oppenheimer molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Nguyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Tugene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Levchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2024.100410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 634, pp.122967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.122967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742694v2</w:t>
+                <w:t xml:space="preserve">hal-04703242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the thermal conductivity of amorphous SiN by approach-to-equilibrium molecular dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">Structural, electronic and dielectric properties of carbon nanotubes interacting with Co nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Icare Morrot-Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 160 (9), pp.094505. </w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0193566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2024.100410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490310v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiomeric Excesses of Aminonitrile Precursors Determine the Homochirality of Amino Acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the thermal conductivity of amorphous SiN by approach-to-equilibrium molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuya Kitazawa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03862⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (9), pp.094505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0193566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050544v1</w:t>
+                <w:t xml:space="preserve">hal-04490310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalytic‐racemization reaction elucidation of aspartic acid by density functional theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Enantioselective amino acid interactions in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natsuki Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Koichi Miyagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yuta Hori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (9), pp.645-651. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (21), pp.15023-15029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.23573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cp00278k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182813v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective amino acid interactions in solution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the structure and ion dynamics of amorphous Na 3− x OH x Cl antiperovskite electrolytes by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koichi Miyagawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuta Hori</w:t>
+                <w:t xml:space="preserve">Tan-Lien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guerboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp00278k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (42), pp.22922-22940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ta01373a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112831v1</w:t>
+                <w:t xml:space="preserve">hal-04281579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the local atomic structure on the thermal conductivity of amorphous Ge2Sb2Te5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guerboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2528,9573 +2536,9582 @@
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0139590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the structure and ion dynamics of amorphous Na 3− x OH x Cl antiperovskite electrolytes by first-principles molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantiomeric Excesses of Aminonitrile Precursors Determine the Homochirality of Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Lien Pham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
+                <w:t xml:space="preserve">Yuya Kitazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akimasa Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuki Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ta01373a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.3243-3248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281579v1</w:t>
+                <w:t xml:space="preserve">hal-04050544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural-Stability Study of Antiperovskite Na 3 O Cl for Na -Rich Solid Electrolyte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Woon Ih Choi</w:t>
+                <w:t xml:space="preserve">Organocatalytic‐racemization reaction elucidation of aspartic acid by density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuki Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aamir Shafique</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.034004⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (9), pp.645-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.23573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281598v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton diffusion in poly(3-hexylthiophene) by first-principles molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
+                <w:t xml:space="preserve">Structural-Stability Study of Antiperovskite Na 3 O Cl for Na -Rich Solid Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Lien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woon Ih Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir Shafique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Steveler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hye Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munbo Shim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp00533j⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.034004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.034004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255894v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the actual difference between the Nosé and the Nosé‐Hoover thermostats : a critical review of canonical temperature control by molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irene Amiehe Essomba</w:t>
+                <w:t xml:space="preserve">Origin of Homochirality in Amino Acids Induced by Lyman-α Irradiation in the Early Stage of the Milky Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akimasa Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuki Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guerboub</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.202300209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2022.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280276v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Homochirality in Amino Acids Induced by Lyman-α Irradiation in the Early Stage of the Milky Way</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natsuki Watanabe</w:t>
+                <w:t xml:space="preserve">Exciton diffusion in poly(3-hexylthiophene) by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Steveler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2022.0140⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (22), pp.15539-15546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp00533j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227752v1</w:t>
+                <w:t xml:space="preserve">hal-04255894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Self-Assembly and Conformation of Tb Double-Decker Molecular Magnets: Experiment and Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ruben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Klyatskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (15), pp.2232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano13152232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, dynamical, and electronic properties of the ionic liquid 1-ethyl-3-methylimidazolium bis(trifluoromethylsulfonyl)imide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">On the actual difference between the Nosé and the Nosé‐Hoover thermostats : a critical review of canonical temperature control by molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Amiehe Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guerboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.202300209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CP00741J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03647487v1</w:t>
+                <w:t xml:space="preserve">hal-04280276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanism of a large conformational change of the quinone cofactor in the semiquinone intermediate of bacterial copper amine oxidase</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An atomistic insight into reactions and free-energy profiles of NH3 and Ga on GaN surfaces during the epitaxial growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu My Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Shiraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kana Ishisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiro Kangawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SC01356H⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 599, pp.153935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782770v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of amorphous SiO2 by first-principles molecular dynamics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomistic insight into the initial stage of graphene formation on SiC(0001) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumihiro Imoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121434⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), pp.093403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.093403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560461v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Search of Stable Isomers of Alanine and Alanine Precursors in Prebiotic Syntheses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conductivity of amorphous SiO2 by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kenji Furuya</w:t>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayuki Umemura</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (9), pp.1129-1142. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 581, pp.121434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ast.2022.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774116v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dispersion Force Schemes on Liquid Systems: Comparing Efficiency and Drawbacks for Well-Targeted Test Cases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Structural, dynamical, and electronic properties of the ionic liquid 1-ethyl-3-methylimidazolium bis(trifluoromethylsulfonyl)imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kana Ishisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27249034⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (16), pp.9597-9607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP00741J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014336v1</w:t>
+                <w:t xml:space="preserve">hal-03647487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of amorphous SiN: Combining Car–Parrinello and Born–Oppenheimer first-principles molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">Molecular mechanism of a large conformational change of the quinone cofactor in the semiquinone intermediate of bacterial copper amine oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Murakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shota Nakanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.COMMATSCI.2022.111555⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (36), pp.10923-10938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SC01356H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688862v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomistic insight into reactions and free-energy profiles of NH3 and Ga on GaN surfaces during the epitaxial growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoshihiro Kangawa</w:t>
+                <w:t xml:space="preserve">Comprehensive Search of Stable Isomers of Alanine and Alanine Precursors in Prebiotic Syntheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuki Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Furuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Umemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153935⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (9), pp.1129-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2022.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694206v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic insight into the initial stage of graphene formation on SiC(0001) surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Dispersion Force Schemes on Liquid Systems: Comparing Efficiency and Drawbacks for Well-Targeted Test Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Berenger Amiehe Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kana Ishisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27249034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.093403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03793685v1</w:t>
+                <w:t xml:space="preserve">hal-04014336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridentate complexes of group 4 bearing bis-aryloxide N-heterocyclic carbene ligand: Structure, spin density and charge states</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Atomic structure of amorphous SiN: Combining Car–Parrinello and Born–Oppenheimer first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 781, pp.138888. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 211, pp.111555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.138888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.COMMATSCI.2022.111555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323181v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles thermal transport in amorphous Ge 2 Sb 2 Te 5 at the nanoscale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">Estimation of the relative contributions to the electronic energy transfer rates based on Förster theory: The case of C-phycocyanin chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Mishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasufumi Umena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ra10408f⟩</w:t>
+              <w:t xml:space="preserve">Biophysics and Physicobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.196-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2142/biophysico.bppb-v18.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169059v1</w:t>
+                <w:t xml:space="preserve">hal-03336526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of the structure of Ge 20 Te 73 I 7 chalcohalide glass by first-principles molecular dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+                <w:t xml:space="preserve">Tridentate complexes of group 4 bearing bis-aryloxide N-heterocyclic carbene ligand: Structure, spin density and charge states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellemin-Laponnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 781, pp.138888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.138888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.094204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03186022v1</w:t>
+                <w:t xml:space="preserve">hal-03323181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How natural materials remove heavy metals from water: mechanistic insights from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pietrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Andreoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d0sc06204a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the relative contributions to the electronic energy transfer rates based on Förster theory: The case of C-phycocyanin chromophores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenji Mishima</w:t>
+                <w:t xml:space="preserve">First-principles thermal transport in amorphous Ge 2 Sb 2 Te 5 at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasufumi Umena</w:t>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysics and Physicobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (18), pp.10747-10752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra10408f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2142/biophysico.bppb-v18.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03336526v1</w:t>
+                <w:t xml:space="preserve">hal-03169059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide glasses for innovation in applied science: fundamental issues and new insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quantitative assessment of the structure of Ge 20 Te 73 I 7 chalcohalide glass by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Lien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.094204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab48a4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349413v1</w:t>
+                <w:t xml:space="preserve">hal-03186022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in disordered network forming materials: Size effects and existence of propagative modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">Atomic structure and origin of chirality of DNA-stabilized silver clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Martin</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lopez-Acevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109607⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.065601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990579v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Structure of Glassy GeTe 4 as a Playground to Assess the Performances of Density Functional Schemes Accounting for Dispersion Forces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Martin</w:t>
+                <w:t xml:space="preserve">Role of the Propionic Acid Side-Chain of C-Phycocyanin Chromophores in the Excited States for the Photosynthesis Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Mishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasufumi Umena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c08628⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Chemical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (12), pp.1509-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/bcsj.20200187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086320v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique protonation states of aspartate and topaquinone in the active site of copper amine oxidase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal resistance of an interfacial molecular layer by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Murakawa</w:t>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ra06365g⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (7), pp.074704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0014232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990711v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanism of N -cyclopropylglycine oxidation by monomeric sarcosine oxidase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yukihiro Abe</w:t>
+                <w:t xml:space="preserve">A two-dimensional liquid-like phase on Ga-rich GaN (0001) surfaces evidenced by first principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu My Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoshiaki Nishiya</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Shiraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (29), pp.16552-16561. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (SG), pp.SGGK04. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP01679A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab650b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990687v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Propionic Acid Side-Chain of C-Phycocyanin Chromophores in the Excited States for the Photosynthesis Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Reaction mechanism of N -cyclopropylglycine oxidation by monomeric sarcosine oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuo Shoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasufumi Umena</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukihiro Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Nishiya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Chemical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1246/bcsj.20200187⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (29), pp.16552-16561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP01679A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990698v1</w:t>
+                <w:t xml:space="preserve">hal-02990687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal resistance of an interfacial molecular layer by first-principles molecular dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">Unique protonation states of aspartate and topaquinone in the active site of copper amine oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Murakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0014232⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (63), pp.38631-38639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra06365g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990565v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional liquid-like phase on Ga-rich GaN (0001) surfaces evidenced by first principles molecular dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kieu My Bui</w:t>
+                <w:t xml:space="preserve">Heat transport in disordered network forming materials: Size effects and existence of propagative modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab650b⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.109607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990661v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure and origin of chirality of DNA-stabilized silver clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xi Chen</w:t>
+                <w:t xml:space="preserve">Chalcogenide glasses for innovation in applied science: fundamental issues and new insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (3), pp.033002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab48a4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.065601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02990676v1</w:t>
+                <w:t xml:space="preserve">hal-02349413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening the 4f-electron spin of TbPc 2 single-molecule magnets on metal substrates by ligand channeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic Structure of Glassy GeTe 4 as a Playground to Assess the Performances of Density Functional Schemes Accounting for Dispersion Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Amokrane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Klyatskaya</w:t>
+                <w:t xml:space="preserve">Pier Luigi Silvestrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Ruben</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (44), pp.21167-21179. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (49), pp.11273-11279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR05873G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c08628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990647v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique Structural Relaxations and Molecular Conformations of Porphyra-334 at the Excited State</w:t>
+                <w:t xml:space="preserve">High Turnover Frequency CO–NO Reactions over Rh Overlayer Catalysts: A Comparative Study Using Rh Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makoto Hatakeyama</w:t>
+                <w:t xml:space="preserve">Hiroshi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+                <w:t xml:space="preserve">Masahiro Ehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirokazu Hori</w:t>
+                <w:t xml:space="preserve">Satoshi Misumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (36), pp.7649-7656. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (10), pp.6080-6089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b03744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991707v1</w:t>
+                <w:t xml:space="preserve">hal-02990797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen storage mechanism and diffusion in metal–organic frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+                <w:t xml:space="preserve">Molecular attachment to a microscope tip: inelastic tunneling, Kondo screening, and thermopower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouzhaji Tuerhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP07467D⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1243-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.10.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990773v1</w:t>
+                <w:t xml:space="preserve">hal-02990801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity and transport modes in glassy GeTe 4 by first-principles molecular dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">Unique Structural Relaxations and Molecular Conformations of Porphyra-334 at the Excited State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Hatakeyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirokazu Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (36), pp.7649-7656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b03744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.105401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02312816v1</w:t>
+                <w:t xml:space="preserve">hal-02991707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide glasses as a playground for the application of first-principles molecular dynamics to disordered materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen storage mechanism and diffusion in metal–organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2019.06.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (15), pp.7756-7764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP07467D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349474v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Turnover Frequency CO–NO Reactions over Rh Overlayer Catalysts: A Comparative Study Using Rh Nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+                <w:t xml:space="preserve">Screening the 4f-electron spin of TbPc 2 single-molecule magnets on metal substrates by ligand channeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Klyatskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Misumi</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ruben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (44), pp.21167-21179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR05873G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00383⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02990797v1</w:t>
+                <w:t xml:space="preserve">hal-02990647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular attachment to a microscope tip: inelastic tunneling, Kondo screening, and thermopower</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rouzhaji Tuerhong</w:t>
+                <w:t xml:space="preserve">Thermal conductivity and transport modes in glassy GeTe 4 by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bucher</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.10.124⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.105401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990801v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to Dispersion Forces in First-Principles Modeling of Disordered Chalcogenides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Chalcogenide glasses as a playground for the application of first-principles molecular dynamics to disordered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2018.00078⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.105925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2019.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312708v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed insight into the catalytic reduction of NO operated by Cr–Cu nanostructures embedded in a CeO 2 surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Yoshida</w:t>
+                <w:t xml:space="preserve">Evaluating the Critical Roles of Precursor Nature and Water Content When Tailoring Magnetic Nanoparticles for Specific Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Perton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saburo Hosokawa</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Özdamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cp04314k⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (8), pp.4306-4316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.8b01123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991524v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of dispersion forces on the atomic structure of glassy chalcogenides: The case of GeSe4 and GeS4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to Dispersion Forces in First-Principles Modeling of Disordered Chalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2018.00078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312769v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure and dipolar properties of CO 2 adsorbed in a porous glassy chalcogel: Insights from first-principles molecular dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">A detailed insight into the catalytic reduction of NO operated by Cr–Cu nanostructures embedded in a CeO 2 surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Tamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saburo Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.06.031⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (40), pp.25592-25601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cp04314k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898345v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the occurrence of size effects in the calculation of thermal conductivity by first-principles molecular dynamics: The case of glassy GeTe4</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">The role of dispersion forces on the atomic structure of glassy chalcogenides: The case of GeSe4 and GeS4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 498, pp.190-193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.05.014⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 499, pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128447v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Non-Isolated-Pentagon-Rule Actinide Endohedral Metallofullerenes U@ C 1 (17418)-C 76 , U@ C 1 (28324)-C 80 , and Th@ C 1 (28324)-C 80 : Low-Symmetry Cage Selection Directed by a Tetravalent Ion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiaxin Zhuang</w:t>
+                <w:t xml:space="preserve">On the occurrence of size effects in the calculation of thermal conductivity by first-principles molecular dynamics: The case of glassy GeTe4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingxing Zhang</w:t>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lai Feng</w:t>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (51), pp.18039-18050. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, pp.190-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b10435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990765v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Critical Roles of Precursor Nature and Water Content When Tailoring Magnetic Nanoparticles for Specific Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The structure and dipolar properties of CO 2 adsorbed in a porous glassy chalcogel: Insights from first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Cotin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Perton</w:t>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Burak Özdamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.8b01123⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498 (15), pp.288 - 293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349404v1</w:t>
+                <w:t xml:space="preserve">hal-01898345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontispiece: Simple but Efficient Method for Inhibiting Sintering and Aggregation of Catalytic Pt Nanoclusters on Metal-Oxide Supports</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and Characterization of Non-Isolated-Pentagon-Rule Actinide Endohedral Metallofullerenes U@ C 1 (17418)-C 76 , U@ C 1 (28324)-C 80 , and Th@ C 1 (28324)-C 80 : Low-Symmetry Cage Selection Directed by a Tetravalent Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenting Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingxing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201780763⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (51), pp.18039-18050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b10435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991638v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Study of Dissociation Processes for the Synthesis of Fe and Co Oxide Nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale structure of the glassy Ge 2 Sb 2 Te 5 phase change material: A quantitative assessment via first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00869⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (22), pp.224204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.224204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349398v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of glassy GeTe4 by first-principles molecular dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">Role of π-Radicals in the Spin Connectivity of Clusters and Networks of Tb Double-Decker Single Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Klyatskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ruben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp01063j⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (11), pp.10750-10760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b05804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349381v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Calculations That Clarify Energetics and Reactions of Oxygen Adsorption and Carbon Desorption on 4H-SiC (112̅0) Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu-Ichiro Matsushita</w:t>
+                <w:t xml:space="preserve">How seaweeds release the excess energy from sunlight to surrounding sea water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Hatakeyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirokazu Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (7), pp.3920-3928. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (24), pp.15745-15753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02699D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991608v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dispersion forces on the atomic structure of a prototypical network-forming disordered system: The case of liquid GeSe2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">Indirect Four-Electron Oxygen Reduction Reaction on Carbon Materials Catalysts in Acidic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Liang Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhufeng Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoyuki Terakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendan Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4986166⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (11), pp.7908-7916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b02548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349387v1</w:t>
+                <w:t xml:space="preserve">hal-02991540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Mechanisms of Initial Formation Process of Graphene on SiC(0001) Surfaces: Selective Si Desorption from Step Edges</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Layered Simple Hydroxides Functionalized by Fluorene-Phosphonic Acids: Synthesis, Interface Theoretical Insights, and Magnetoelectric Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte M. Sevrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11985⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (41), pp.1703576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201703576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991595v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomic-level insight into the basic mechanism responsible for the enhancement of the catalytic oxidation of carbon monoxide on a Cu/CeO 2 surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+                <w:t xml:space="preserve">Microscopic Mechanisms of Initial Formation Process of Graphene on SiC(0001) Surfaces: Selective Si Desorption from Step Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumihiro Imoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Ichi Iwata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP05957K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (9), pp.5041-5049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991616v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of 2D/3D spin-polarization interactions in hybrid copper hydroxide acetate: new insights from first-principles molecular dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Impact of dispersion forces on the atomic structure of a prototypical network-forming disordered system: The case of liquid GeSe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.8.86⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (4), pp.044504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4986166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349383v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale structure of the glassy Ge 2 Sb 2 Te 5 phase change material: A quantitative assessment via first-principles molecular dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity of glassy GeTe4 by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.224204⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (15), pp.9729-9732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp01063j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349392v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect Four-Electron Oxygen Reduction Reaction on Carbon Materials Catalysts in Acidic Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guo-Liang Chai</w:t>
+                <w:t xml:space="preserve">Frontispiece: Simple but Efficient Method for Inhibiting Sintering and Aggregation of Catalytic Pt Nanoclusters on Metal-Oxide Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wendan Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b02548⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201780763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991540v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How seaweeds release the excess energy from sunlight to surrounding sea water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Makoto Hatakeyama</w:t>
+                <w:t xml:space="preserve">First-Principles Study of Dissociation Processes for the Synthesis of Fe and Co Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Özdamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP02699D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991570v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of π-Radicals in the Spin Connectivity of Clusters and Networks of Tb Double-Decker Single Molecule Magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Klyatskaya</w:t>
+                <w:t xml:space="preserve">First-Principles Calculations That Clarify Energetics and Reactions of Oxygen Adsorption and Carbon Desorption on 4H-SiC (112̅0) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ichiro Matsushita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bucher</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b05804⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (7), pp.3920-3928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991545v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered Simple Hydroxides Functionalized by Fluorene-Phosphonic Acids: Synthesis, Interface Theoretical Insights, and Magnetoelectric Effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An atomic-level insight into the basic mechanism responsible for the enhancement of the catalytic oxidation of carbon monoxide on a Cu/CeO 2 surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201703576⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.3498-3505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP05957K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624542v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of a gap state and enhancement of the Mars–van Krevelen reaction on oxygen defective Cu/CeO 2 surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
+                <w:t xml:space="preserve">The role of 2D/3D spin-polarization interactions in hybrid copper hydroxide acetate: new insights from first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP03880H⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.857-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.8.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991646v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Destabilization Processes in the Formation of Ferrocene-Based Metal–Organic Molecule–Metal Nano-Junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">Pressure-induced structural changes in the network-forming isostatic glass GeSe 4 : An investigation by neutron diffraction and first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiron Pizzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Zeidler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b04149⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.014202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991651v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the Cost and Preserving the Reactivity in Noble-Metal-Based Catalysts: Oxidation of CO by Pt and Al-Pt Alloy Clusters Supported on Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (15), pp.5181-5188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201504379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced structural changes in the network-forming isostatic glass GeSe 4 : An investigation by neutron diffraction and first-principles molecular dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">Stability and Destabilization Processes in the Formation of Ferrocene-Based Metal–Organic Molecule–Metal Nano-Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Özdamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.014202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (25), pp.13825-13830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b04149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349375v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction Pathway and Free Energy Landscape of Catalytic Oxidation of Carbon Monoxide Operated by a Novel Supported Gold–Copper Alloy Cluster</w:t>
+                <w:t xml:space="preserve">The absence of a gap state and enhancement of the Mars–van Krevelen reaction on oxygen defective Cu/CeO 2 surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04223⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (30), pp.20708-20712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP03880H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991727v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the van der Waals interactions and impact of the exchange-correlation functional in determining the structure of glassy GeTe4</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">Unraveling the degradation of artificial amide bonds in nylon oligomer hydrolase: from induced-fit to acylation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kateryna Sykina</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumasa Kamiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Negoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (6), pp.4492-4504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP04419C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01236438v1</w:t>
+                <w:t xml:space="preserve">hal-02991746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of the atomic structure of glassy Ga10Ge15Te75</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">Role of van der Waals corrections in first principles simulations of alkali metal ions in aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.03.039⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (19), pp.194510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4935932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861419v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the degradation of artificial amide bonds in nylon oligomer hydrolase: from induced-fit to acylation processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Baba</w:t>
+                <w:t xml:space="preserve">Origin of structural analogies and differences between the atomic structures of GeSe 4 and GeS 4 glasses: A first principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (3), pp.034504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4926830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP04419C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02991746v1</w:t>
+                <w:t xml:space="preserve">hal-02349319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of structural analogies and differences between the atomic structures of GeSe 4 and GeS 4 glasses: A first principles study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">Reaction Pathway and Free Energy Landscape of Catalytic Oxidation of Carbon Monoxide Operated by a Novel Supported Gold–Copper Alloy Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Nobusada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (27), pp.15421-15427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4926830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349319v1</w:t>
+                <w:t xml:space="preserve">hal-02991727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of van der Waals corrections in first principles simulations of alkali metal ions in aqueous solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takashi Ikeda</w:t>
+                <w:t xml:space="preserve">First-principles study of the atomic structure of glassy Ga10Ge15Te75</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4935932⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 498, pp.338-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991720v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of amorphous Ga 4 Sb 6 Te 3 phase-change alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Role of the van der Waals interactions and impact of the exchange-correlation functional in determining the structure of glassy GeTe4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bernasconi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kateryna Sykina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (18), </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (13), pp.134208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.184201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991735v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exohedral M–C 60 and M 2 –C 60 (M = Pt, Pd) systems as tunable-gap building blocks for nanoarchitecture and nanocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Burak Özdamar</w:t>
+                <w:t xml:space="preserve">First-principles study of amorphous Ga 4 Sb 6 Te 3 phase-change alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gabardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4930264⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.184201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991722v1</w:t>
+                <w:t xml:space="preserve">hal-02991735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-driven defect-mediated network collapse of &amp;lt;span class=&amp;quot;aps-inline-formula&amp;quot;&amp;gt;&amp;lt;math xmlns=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;msub&amp;gt;&amp;lt;mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;GeSe&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;2&amp;lt;/mn&amp;gt;&amp;lt;/msub&amp;gt;&amp;lt;/math&amp;gt;&amp;lt;/span&amp;gt; glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
+                <w:t xml:space="preserve">Exohedral M–C 60 and M 2 –C 60 (M = Pt, Pd) systems as tunable-gap building blocks for nanoarchitecture and nanocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Özdamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keiron J. Pizzey</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Felder-Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.054206⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (11), pp.114308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093430v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface of glassy GeS 2 : A model based on a first-principles approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steric and electronic selectivity in the synthesis of Fe-1,2,4,5-tetracyanobenzene (TCNB) complexes on Au(111): From topological confinement to bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawulienu Kezilebieke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Massobrio</w:t>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouzid</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (4), pp.1294-1305. </w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.888 - 897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.045423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12274-014-0450-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015071v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ni-Based Cocatalyst in Inhomogeneous RVO 4 Photocatalyst Systems (R = Y, Gd)</w:t>
+                <w:t xml:space="preserve">Tuning Magnetic Properties with Pressure in Hybrid Organic–Inorganic Materials: The Case of Copper Hydroxide Acetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsutake Oshikiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jinhua Ye</w:t>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (24), pp.12845-12854. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp502099v⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (32), pp.18700-18705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp503489g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991762v1</w:t>
+                <w:t xml:space="preserve">hal-02991753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous RVO 4 Photocatalyst Systems (R = Y, Ce, Pr, Nd, Sm, Eu, Gd, Tb, Dy, Ho, Er, Tm, Yb, Lu)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">The Role of Ni-Based Cocatalyst in Inhomogeneous RVO 4 Photocatalyst Systems (R = Y, Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsutake Oshikiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhua Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (16), pp.8331-8341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp410565e⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (24), pp.12845-12854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp502099v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991766v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-organic molecule-metal nano-junctions: a close contact between first-principles simulations and experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Density-driven defect-mediated network collapse of &amp;lt;span class=&amp;quot;aps-inline-formula&amp;quot;&amp;gt;&amp;lt;math xmlns=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;msub&amp;gt;&amp;lt;mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;GeSe&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;2&amp;lt;/mn&amp;gt;&amp;lt;/msub&amp;gt;&amp;lt;/math&amp;gt;&amp;lt;/span&amp;gt; glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Roux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamil Wezka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiron J. Pizzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Zeidler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/10/104206⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (5), pp.054206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.054206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01010812v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nylon-Oligomer Hydrolase Promoting Cleavage Reactions in Unnatural Amide Compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface of glassy GeS 2 : A model based on a first-principles approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (4), pp.1294-1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.045423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz500323y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02991778v1</w:t>
+                <w:t xml:space="preserve">hal-02015071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Magnetic Properties with Pressure in Hybrid Organic–Inorganic Materials: The Case of Copper Hydroxide Acetate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
+                <w:t xml:space="preserve">Metal-organic molecule-metal nano-junctions: a close contact between first-principles simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mbongo Djimbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp503489g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.104206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/10/104206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991753v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01010812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steric and electronic selectivity in the synthesis of Fe-1,2,4,5-tetracyanobenzene (TCNB) complexes on Au(111): From topological confinement to bond formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Amokrane</w:t>
+                <w:t xml:space="preserve">Inhomogeneous RVO 4 Photocatalyst Systems (R = Y, Ce, Pr, Nd, Sm, Eu, Gd, Tb, Dy, Ho, Er, Tm, Yb, Lu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsutake Oshikiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (16), pp.8331-8341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp410565e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12274-014-0450-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01896211v1</w:t>
+                <w:t xml:space="preserve">hal-02991766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Thresholds and Anomalies in Connection with Stiffness Transitions in Network Glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bauchy</w:t>
+                <w:t xml:space="preserve">Nylon-Oligomer Hydrolase Promoting Cleavage Reactions in Unnatural Amide Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumasa Kamiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Micoulaut</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toru Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Negoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (16), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (7), pp.1210-1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.165501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz500323y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996114v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom-Scale Reaction Pathways and Free-Energy Landscapes in Oxygen Plasma Etching of Graphene</w:t>
               </w:r>
@@ -12106,64 +12123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (10), pp.1592-1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12191,2742 +12208,2859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a Covalent Glycosyl-Enzyme Species in a Retaining Glycosyltransferase</w:t>
+                <w:t xml:space="preserve">Compositional Thresholds and Anomalies in Connection with Stiffness Transitions in Network Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Rojas-Cervellera</w:t>
+                <w:t xml:space="preserve">M. Bauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Ardèvol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carme Rovira</w:t>
+                <w:t xml:space="preserve">M. Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201302898⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.165501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996090v1</w:t>
+                <w:t xml:space="preserve">hal-02996114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Ge12C48 and Ge20C40 heterofullerenes: A first principles molecular dynamics study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">Formation of a Covalent Glycosyl-Enzyme Species in a Retaining Glycosyltransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Rojas-Cervellera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Ardèvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duval Mbongo Djimbi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
+                <w:t xml:space="preserve">Carme Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2012.11.033⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (42), pp.14018-14023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201302898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996117v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, topology, rings, and vibrational and electronic properties of GexSe1-x glasses across the rigidity transition: A numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Micoulaut</w:t>
+                <w:t xml:space="preserve">Stability of Ge12C48 and Ge20C40 heterofullerenes: A first principles molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duval Mbongo Djimbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kachmar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Masahiko Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scipioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.054203⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 556, pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2012.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996098v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of liquid GeSe revisited: A first principles molecular dynamics study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure, topology, rings, and vibrational and electronic properties of GexSe1-x glasses across the rigidity transition: A numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kachmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.054203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4803115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02996112v1</w:t>
+                <w:t xml:space="preserve">hal-02996098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles molecular dynamics study of glassy GeS2: Atomic structure and bonding properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The structure of liquid GeSe revisited: A first principles molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (17), pp.174505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4803115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.174201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00919956v1</w:t>
+                <w:t xml:space="preserve">hal-02996112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic mechanisms of initial oxidation of Si(100): Reaction pathways and free-energy barriers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First-principles molecular dynamics study of glassy GeS2: Atomic structure and bonding properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Celino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 88 (17), pp.174201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.174201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.205314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02996143v1</w:t>
+                <w:t xml:space="preserve">hal-00919956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of glassy Ge 2 Se 3 from first-principles molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
+                <w:t xml:space="preserve">Communication: Hydration structure and polarization of heavy alkali ions: A first principles molecular dynamics study of Rb + and Cs +</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.224201⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (4), pp.041101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4742151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996128v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principles investigation of the atomic structure and magnetic properties of copper hydroxide acetate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
+                <w:t xml:space="preserve">Microscopic mechanisms of initial oxidation of Si(100): Reaction pathways and free-energy barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.205314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2011.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02996148v1</w:t>
+                <w:t xml:space="preserve">hal-02996143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: Hydration structure and polarization of heavy alkali ions: A first principles molecular dynamics study of Rb + and Cs +</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takashi Ikeda</w:t>
+                <w:t xml:space="preserve">Structural properties of glassy Ge 2 Se 3 from first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.224201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4742151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02996134v1</w:t>
+                <w:t xml:space="preserve">hal-02996128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of Si-doped fullerenes vs their structural stability at T=0 K: A density functional study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">First principles investigation of the atomic structure and magnetic properties of copper hydroxide acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.05.019⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2-3), pp.202-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2011.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05259280v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting Lewis-X carbohydrates in condensed phase : a first-principles molecular dynamics study</w:t>
+                <w:t xml:space="preserve">Angular rigidity in tetrahedral network glasses with changing composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zucca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Massobrio</w:t>
+                <w:t xml:space="preserve">M Bauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Molteni</w:t>
+                <w:t xml:space="preserve">M Micoulaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cleri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Celino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115, pp.12599-12606. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (5), pp.054201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp2055816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.054201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783405v1</w:t>
+                <w:t xml:space="preserve">hal-04652058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion and Localization of Electronic States at a Ferrocene/Cu(111) Interface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-diffusion in crystalline silicon: A Car-Parrinello molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuteru Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.216801⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.205203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686229v1</w:t>
+                <w:t xml:space="preserve">hal-05260303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diffusion in crystalline silicon: A Car-Parrinello molecular dynamics study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Koizumi</w:t>
+                <w:t xml:space="preserve">The initiation mechanisms for surface hydrosilylation with 1-alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scipioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Silvestrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Ariga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.205203⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (11), pp.4862-4867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01992e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05260303v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The initiation mechanisms for surface hydrosilylation with 1-alkenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural properties of liquid Ge2Se3: A first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Zeidler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Scipioni</w:t>
+                <w:t xml:space="preserve">Philip Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Silvestrelli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp01992e⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (13), pp.134203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.134203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05259127v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of liquid Ge2Se3: A first-principles study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Salmon</w:t>
+                <w:t xml:space="preserve">Thermal behavior of Si-doped fullerenes vs their structural stability at T=0 K: A density functional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scipioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiko Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.134203⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 510 (1-3), pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919091v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Hydrogen Termination on Carbon K-Edge X-ray Absorption Spectra of Nanographene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhufeng Hou</w:t>
+                <w:t xml:space="preserve">Interacting Lewis-X carbohydrates in condensed phase : a first-principles molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Molteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianlong Wang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp110879d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.12599-12606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2055816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05259859v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective nitrogen doping in graphene: Enhanced catalytic activity for the oxygen reduction reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takashi Ikeda</w:t>
+                <w:t xml:space="preserve">Dispersion and Localization of Electronic States at a Ferrocene/Cu(111) Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng-Feng Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kiyoyuki Terakura</w:t>
+                <w:t xml:space="preserve">Laurent Limot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Rastei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Iacovita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245434⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (21), pp.216801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.216801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05258510v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LeuRS Synthetase: A First-Principles Investigation of the Water-Mediated Editing Reaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Hydrogen Termination on Carbon K-Edge X-ray Absorption Spectra of Nanographene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhufeng Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianlong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen-Feng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoyuki Terakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2070024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (13), pp.5392-5403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp110879d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918855v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tautomers of extended reduced pyrazinacenes: a density-functional-theory based study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective nitrogen doping in graphene: Enhanced catalytic activity for the oxygen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hill</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Toshiyuki Mori</w:t>
+                <w:t xml:space="preserve">Xianlong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhufeng Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Feng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoyuki Terakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp01245a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05259678v1</w:t>
+                <w:t xml:space="preserve">hal-05258510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular rigidity in tetrahedral network glasses with changing composition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LeuRS Synthetase: A First-Principles Investigation of the Water-Mediated Editing Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.054201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (42), pp.12276--12286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2070024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652058v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tantalum-fullerene clusters: A first-principles study of static properties and dynamical behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tautomers of extended reduced pyrazinacenes: a density-functional-theory based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scipioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavanya Ramaniah</w:t>
+                <w:t xml:space="preserve">Gary Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohini Laghate</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toshiyuki Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70 (3), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.2145-2150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.035411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01245a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996123v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotransport theory in quantum dots: 3D-0D and 2D-0D tunneling and angular momentum selection rules</w:t>
+                <w:t xml:space="preserve">Tantalum-fullerene clusters: A first-principles study of static properties and dynamical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Boero</w:t>
+                <w:t xml:space="preserve">Lavanya Ramaniah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Faini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jc Inkson</w:t>
+                <w:t xml:space="preserve">Mohini Laghate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.035411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetotransport theory in quantum dots: 3D-0D and 2D-0D tunneling and angular momentum selection rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Faini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Inkson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1999, 59 (7), pp.4966-4972. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.59.4966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14936,741 +15070,741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational investigation of GaN growth for power electronics applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Dynamics with First-Principles Accuracy: Structural Order of Liquid GeSe2 using a Machine-Learned Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tugene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Levchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors (ICNS-14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kyushu University, Nov 2023, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Paris International School on Advanced Computational Materials (PISACMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne University, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986329v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics with First-Principles Accuracy: Structural Order of Liquid GeSe2 using a Machine-Learned Potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structural order of liquid GeSe2 by molecular dynamics with first-principles accuracy up to one million atoms model with a machine-learned potential.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris International School on Advanced Computational Materials (PISACMS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne University, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Advanced Ceramics (IWAC09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCER, Sep 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002870v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural order of liquid GeSe2 by molecular dynamics with first-principles accuracy up to one million atoms model with a machine-learned potential.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational investigation of GaN growth for power electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Advanced Ceramics (IWAC09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRCER, Sep 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors (ICNS-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyushu University, Nov 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002854v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and bonding of vanado-phosphate-based glasses: insights by first-principles molecular dynamics.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computics driven methods and applications to innovative materials for next-generation devices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (E-MRS) Fall Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMRS, Sep 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">IWSingularity 2022 / ISWGPDs 2022 The 3rd International Workshop on Materials Science and Advanced Electronics Created by Singularity and The 2nd International Symposium on Wide Gap Semiconductor Growth, Process and Device Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nagoya University, Jan 2022, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002885v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computics driven methods and applications to innovative materials for next-generation devices.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and bonding of vanado-phosphate-based glasses: insights by first-principles molecular dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tugene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Levchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSingularity 2022 / ISWGPDs 2022 The 3rd International Workshop on Materials Science and Advanced Electronics Created by Singularity and The 2nd International Symposium on Wide Gap Semiconductor Growth, Process and Device Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nagoya University, Jan 2022, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS) Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMRS, Sep 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986321v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles molecular dynamics as a tool to explore complex chemical reactions in GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wide-Gap Semiconductor Growth, Process and Device Simulation 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nagoya University, Jan 2021, Nagoya (on line), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computics Approach toward Clarification of Atomic Reactions during Epitaxial Growth of GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieu My Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiro Kangawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Shiraishi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.11-14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15680,599 +15814,599 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Computer Materials Real: The Predictive Power of First-Principles Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elena V. Levchenko; Yannick J. Dappe; Guido Ori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Simulation in Physics for Materials Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 296 (chapitre 1), pp.3-21, 2020, ISBN 978-3-030-37789-2 ; e-ISBN 978-3-030-37790-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37790-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Versatility of Molecular Modelling as a Strategy for Predicting Gas Adsorption Properties of Chalcogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Amiehe Amiehe Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Simulation in Physics for Materials Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-37, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37790-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Modeling of Binary Chalcogenides: Recent Accomplishments and New Achievements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Car–Parrinello Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Oshiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Dynamics Simulations of Disordered Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-15675-0_12⟩</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.1-10, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-6178-0_100946-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349370v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car–Parrinello Molecular Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-Principles Modeling of Binary Chalcogenides: Recent Accomplishments and New Achievements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-6178-0_100946-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Dynamics Simulations of Disordered Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-344, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15675-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991687v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Simulations for Biochemical Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomic-Scale Modeling of Nanosystems and Nanostructured Materials – Lect. Notes Phys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-98, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04650-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16282,397 +16416,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, bonding and ionic mobility in Na-V-P-O glasses for energy storage applications through experiments, first-principles and machine learning-accelerated molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Familiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterizations of glasses/glass-ceramics in the Na 2 O-V 2 O 5 -TeO 2 system for energy storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of amorphous Na 3 OCl electrolyte by first-principles and machine learning molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Lien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Han Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guerboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId464"/>
+      <w:footerReference w:type="default" r:id="rId468"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16740,51 +16874,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81E67824"/>
+    <w:nsid w:val="B6DBBA94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16971,51 +17105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mauro-boero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5052-2849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177244089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-2358-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick O Diarra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Lambrecht" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bel-Hadj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108262" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icare Morrot-Woisard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vukadinovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108294" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dave Wansi Wendji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Piotrowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Familiari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc00443h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Diarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04516" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kangawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kusaba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kawamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kempisty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Ishisone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01542" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shiraishi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nagahashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fugo Nanataki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Oshiyama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mc16-76ck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamune Kuwabara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyang Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Okazawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02804" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Shuaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bouzid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Piotrowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01916H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Wansi Wendji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massobrio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tug&#232;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123420" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Andreoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03504" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tug&#232;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4997219" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tugene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levchenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.122967" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742694v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100410" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193566" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Shoji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Kitazawa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuki Watanabe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03862" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Hori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Shigeta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23573" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Miyagawa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00278k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guerboub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139590" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Lien Pham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta01373a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woon Ih Choi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shafique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Jung Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munbo Shim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.034004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00533j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amiehe Essomba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202300209" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0140" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241123v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lawes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruben" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Klyatskaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13152232" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00741J" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Murakawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Nakanishi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC01356H" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Quynh Duong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121434" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Umemura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014336v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Berenger Amiehe Essomba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMMATSCI.2022.111555" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu My Bui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153935" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiro Imoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.093403" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323181v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellemin-Laponnaz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.138888" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10408f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186022v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.094204" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc06204a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mishima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Umena" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2142/biophysico.bppb-v18.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab48a4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990579v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109607" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086320v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Silvestrelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08628" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Hayashi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06365g" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Abe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nishiya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01679A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990698v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20200187" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014232" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab650b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990676v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lopez-Acevedo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065601" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amokrane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR05873G" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991707v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Hatakeyama" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Koizumi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Nobusada" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Hori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b03744" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990773v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07467D" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.105401" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.06.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yoshida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ehara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Misumi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00383" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouzhaji Tuerhong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.124" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00078" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991524v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Tamai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saburo Hosokawa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04314k" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312769v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.07.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898345v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.06.031" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.05.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Cai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Zhuang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Zhang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Feng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b10435" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349404v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cotin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak &#214;zdamar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b01123" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991638v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201780763" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349398v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00869" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349381v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01063j" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991608v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ichiro Matsushita" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11942" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349387v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986166" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991595v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Iwata" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11985" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991616v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05957K" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.86" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349392v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.224204" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991540v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Chai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhufeng Hou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoyuki Terakura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendan Cheng" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02548" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02699D" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991545v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05804" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624542v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703576" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991646v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP03880H" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991651v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04149" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991662v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504379" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFVG8LHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiron Pizzey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Zeidler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014202" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991727v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04223" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236438v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Sykina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134208" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861419v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.039" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991746v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Baba" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumasa Kamiya" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ando" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Negoro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04419C" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349319v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926830" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991720v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ikeda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935932" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991735v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gabardi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bernasconi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184201" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991722v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Felder-Flesch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930264" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093430v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Wezka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiron J. Pizzey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Salmon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.054206" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015071v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzid" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045423" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991762v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutake Oshikiri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Ye" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502099v" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991766v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410565e" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010812v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/10/104206" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991778v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500323y" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991753v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503489g" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896211v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawulienu Kezilebieke" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0450-y" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996114v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165501" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996107v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz400666h" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996090v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rojas-Cervellera" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ard&#232;vol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Rovira" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302898" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XHCFT0T3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996117v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Matsubara" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scipioni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.11.033" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996098v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kachmar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.054203" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996112v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803115" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919956v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celino" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174201" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996143v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205314" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996128v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224201" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996148v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2011.09.007" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996134v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742151" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259280v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.05.019" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZPBD8N8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783405v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zucca" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molteni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleri" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2055816" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686229v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iacovita" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.216801" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260303v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.205203" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259127v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lee" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Silvestrelli" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01992e" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919091v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Roux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Salmon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.134203" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259859v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlong Wang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen-Feng Huang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110879d" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258510v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Feng Huang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245434" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918855v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2070024" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259678v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hill" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Richards" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Mori" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01245a" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652058v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bauchy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Micoulaut" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Celino" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.054201" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996123v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Ramaniah" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Laghate" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.035411" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544491v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Inkson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.4966" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986329v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002870v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002854v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002885v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986321v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986366v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994866v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241682" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551137v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37790-8_1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036655v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amiehe Amiehe Essomba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37790-8_2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349370v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15675-0_12" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991687v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6178-0_100946-1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991698v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04650-6_3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AEFF9942626E1D4135BBFEA32D525D4908529/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959135v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411451v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laval" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802079v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Han Shin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mauro-boero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5052-2849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177244089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-2358-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick O Diarra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Lambrecht" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bel-Hadj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108262" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icare Morrot-Woisard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vukadinovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108294" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamune Kuwabara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyang Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Okazawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02804" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Andreoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03504" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Shuaib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bouzid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Piotrowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01916H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Wansi Wendji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massobrio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tug&#232;ne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shiraishi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nagahashi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fugo Nanataki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Oshiyama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mc16-76ck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Diarra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04516" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Karasawa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Horiike" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2025.3638173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dave Wansi Wendji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Piotrowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Familiari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc00443h" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kangawa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kusaba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kawamura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kempisty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Ishisone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01542" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tug&#232;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4997219" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tugene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levchenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.122967" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742694v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100410" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193566" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuki Watanabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Shoji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Miyagawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Hori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00278k" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Lien Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guerboub" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta01373a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139590" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Kitazawa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03862" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Shigeta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23573" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woon Ih Choi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shafique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Jung Kim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munbo Shim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.034004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0140" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255894v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00533j" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241123v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lawes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruben" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Klyatskaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13152232" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amiehe Essomba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202300209" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694206v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu My Bui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiro Imoto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.093403" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560461v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Quynh Duong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121434" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647487v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00741J" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Murakawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Nakanishi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC01356H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Umemura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014336v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Berenger Amiehe Essomba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249034" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMMATSCI.2022.111555" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mishima" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Umena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2142/biophysico.bppb-v18.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellemin-Laponnaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.138888" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc06204a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10408f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186022v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.094204" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990676v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lopez-Acevedo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065601" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20200187" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990565v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014232" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab650b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990687v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Abe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nishiya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01679A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990711v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Hayashi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06365g" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109607" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349413v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab48a4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086320v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Silvestrelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08628" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yoshida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Koizumi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ehara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Misumi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00383" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990801v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouzhaji Tuerhong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.124" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Hatakeyama" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Nobusada" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Hori" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b03744" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07467D" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amokrane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR05873G" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312816v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.105401" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349474v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.06.014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cotin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak &#214;zdamar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b01123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312708v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00078" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991524v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Tamai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saburo Hosokawa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04314k" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312769v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.07.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.05.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898345v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.06.031" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Cai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abella" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Zhuang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Feng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b10435" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349392v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.224204" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991545v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05804" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991570v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02699D" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991540v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Chai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhufeng Hou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoyuki Terakura" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendan Cheng" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02548" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624542v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703576" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991595v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Iwata" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11985" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349387v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986166" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349381v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01063j" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991638v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201780763" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349398v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00869" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991608v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ichiro Matsushita" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11942" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05957K" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349383v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.86" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349375v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiron Pizzey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Zeidler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014202" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504379" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFVG8LHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991651v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04149" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991646v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP03880H" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991746v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Baba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumasa Kamiya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ando" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Negoro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04419C" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991720v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ikeda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935932" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349319v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926830" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991727v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04223" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861419v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236438v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Sykina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134208" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991735v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gabardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bernasconi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184201" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991722v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Felder-Flesch" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930264" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896211v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawulienu Kezilebieke" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0450-y" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991753v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503489g" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991762v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutake Oshikiri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Ye" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502099v" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093430v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Wezka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiron J. Pizzey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Salmon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.054206" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015071v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzid" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045423" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010812v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/10/104206" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991766v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410565e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991778v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500323y" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996107v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz400666h" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996114v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165501" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996090v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rojas-Cervellera" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ard&#232;vol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Rovira" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302898" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XHCFT0T3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996117v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Matsubara" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scipioni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.11.033" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996098v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kachmar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.054203" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996112v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803115" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919956v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celino" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174201" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996134v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742151" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996143v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205314" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996128v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224201" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996148v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2011.09.007" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652058v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bauchy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Micoulaut" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Celino" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.054201" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260303v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.205203" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259127v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lee" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Silvestrelli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01992e" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919091v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Roux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Salmon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.134203" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259280v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.05.019" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZPBD8N8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783405v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zucca" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molteni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleri" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2055816" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686229v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iacovita" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.216801" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259859v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlong Wang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen-Feng Huang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110879d" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258510v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Feng Huang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245434" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918855v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2070024" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259678v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hill" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Richards" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Mori" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01245a" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996123v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Ramaniah" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Laghate" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.035411" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544491v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Inkson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.4966" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002870v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002854v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986329v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986321v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002885v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986366v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994866v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241682" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551137v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37790-8_1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036655v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amiehe Amiehe Essomba" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37790-8_2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991687v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6178-0_100946-1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349370v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15675-0_12" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991698v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04650-6_3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AEFF9942626E1D4135BBFEA32D525D4908529/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959135v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411451v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laval" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802079v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Han Shin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>