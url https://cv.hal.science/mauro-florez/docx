--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -66,1363 +66,1861 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalisation des exploitations agricoles – Déterminants et impacts de l’adoption des innovations numériques</w:t>
+                <w:t xml:space="preserve">Mapping the adoption of digital technologies in agriculture and its implications for SDG 2: A bibliometric review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Florez</w:t>
+                <w:t xml:space="preserve">Isabelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications of the Association for Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208227v1</w:t>
+                <w:t xml:space="preserve">hal-05601679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Start-ups and digital innovation in the agri-food sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digitalisation des exploitations agricoles – Déterminants et impacts de l’adoption des innovations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773431v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Start-ups and digital innovation in the agri-food sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.97-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How do French agri-tech start-ups contribute to the sustainability of food value chains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Council for Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (1), pp.79-93. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/26437015.2021.1989993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting humanity: Exploring the human-centred effects of digitalization in agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Behind the Screens: Farmers' Lived Experiences of the Social Costs and Benefits of Digitalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Conférence de l’Association Information et Management (AIM) : Travailler avec l'IA ou malgré l'IA ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs (CORDIALL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, #DigitAg, Apr 2026, Montpellier, France. pp.159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3t4g-b096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607387v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel de l’Internet-of-Things (IoT) dans un modèle agroécologique : revue de littérature de type scooping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harvesting humanity: Exploring the human-centred effects of digitalization in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Aboueldahab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauro Florez</w:t>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème conférence de l'Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice, online conference, France</w:t>
+              <w:t xml:space="preserve">29. Conférence de l’Association Information et Management (AIM) : Travailler avec l'IA ou malgré l'IA ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285147v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-Food 4.0 for Key Challenges: An analysis of 95 French Innovative Start-ups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agri-alimentaire 4.0 en France : un état de lieux de technologies et services numériques proposés par les startup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Florez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th International Council for Small Businesses (ICSB) World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">26ème conférence de l'Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285059v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging innovation patterns in digital agriculture: A study of 198 digital solutions from 116 startups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Eber</w:t>
+                <w:t xml:space="preserve">Digital divide between Colombian and French Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Florez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">27th Americas Conference on Information Systems (AMCIS 2021) "Digital Innovation and Entrepreneurship"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006432v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital divide between Colombian and French Agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le potentiel de l’Internet-of-Things (IoT) dans un modèle agroécologique : revue de littérature de type scooping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Aboueldahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Florez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Americas Conference on Information Systems (AMCIS 2021) "Digital Innovation and Entrepreneurship"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">26ème conférence de l'Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285126v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-alimentaire 4.0 en France : un état de lieux de technologies et services numériques proposés par les startup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agri-Food 4.0 for Key Challenges: An analysis of 95 French Innovative Start-ups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Florez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème conférence de l'Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">65th International Council for Small Businesses (ICSB) World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285081v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies d’information en agriculture : Une étude exploratoire dans le métier de conseil agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging innovation patterns in digital agriculture: A study of 198 digital solutions from 116 startups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Florez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nina Lachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">HICSS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102886v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the determinants of IT adoption in agriculture using an integrated TAM-TOE model: A bibliometric analysis</w:t>
+                <w:t xml:space="preserve">Technologies d’information en agriculture : Une étude exploratoire dans le métier de conseil agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., May 2019, Montpellier, France. 29 p</w:t>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789959v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the determinants of IT adoption in agriculture: On the use of an integrated TAM-TOE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the determinants of IT adoption in agriculture using an integrated TAM-TOE model: A bibliometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., May 2019, Montpellier, France. 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation agricole à l’épreuve des transitions : processus, acteurs et dynamiques systémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Biao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Békanty Ange Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.81-92, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition numérique en agriculture : description de son déploiement et implications sur la chaîne de valeur agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion et management. Université de Montpellier, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023UMOND007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04601814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1569,51 +2067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2021.1989993" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03006432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schirmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Eber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Melo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2021.1989993" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Herrera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Townsend" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3t4g-b096" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Melo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285147v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03006432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schirmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Eber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Biao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;kanty Ange Kouassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04601814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMOND007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>