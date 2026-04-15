--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mauro Napoletano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking volatility scaling in firm growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Multiple Sources of Inflation: an Agent-Based Model Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Ciambezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tartar Steppe of Italian Growth: Strategies for Renewal in a Slowing Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Toni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle industrialisation : une stratégie polycentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, changement structurel et conflit de répartition. Enseignements pour la politique économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust-less-fragile: Tackling Systemic Risk and Financial Contagion in a Macro Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Pallante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of trickle-up growth and income inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in markets with dynamic increasing returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Economic Impact of Lockdowns in Italy: A Computational Input-Output Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin Reissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of government bond yields synchronization in the Eurozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic impact of lockdowns in Italy: a computational input-output approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin Reissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in markets with dynamic increasing returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-Oriented Policies and the “Entrepreneurial State” at Work: An Agent-Based Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mazzucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of trickle-up growth and income inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structure, technical change and industry competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Harting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structure, technical change and industry competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Harting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on french-german productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is possibly not coming: mitigating financial instability in an agent-based model with interbank market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization patterns in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italy : escaping the high debt and low-growth trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization patterns in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And then he wasn't a she : Climate change and green transitions in an agent-based integrated assessment model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market disequilibrium, monetary policy, and financial markets : insights from new tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Debunking the Granular Origins of Aggregate Fluctuations: From Real Business Cycles back to Keynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collateral Unchained : Rehypothecation networkd, concentration and systemic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of intra-day financialmarkets dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Staccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Janus-faced nature of debt : results form a data driven cointegrated SVAR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moneta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Heuristics ? Expectations and behaviors in Evolving Economies with Heterogeneous interacting agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stiglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraway, so close : coupled climate and economic dynamics in an agent-based integrated assessment model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality, redistributive policies and multiplierdynamics in an agent-based model with credit rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High- Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Man is an Island: The Impact of Heterogeneity and Local Interactions on Macroeconomic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and the Economics of Climate Change: a Survey and a Look Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing environmental disasters : Market based vs command and control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time varying fiscal multipliers in an agent-based model with credit rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming macroeconomic instability: Monetary and macro prudential policy interactions in an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscal and monetary policies in complex evolving economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro and macro policies in the Keynes + Schumpeter evolutionary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the corridor: fiscal multipliers and business cycles into an agent-based model with liquidity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the corridor : fiscal multipliers and business cycles into an agent based models with liquidity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Short-and Long-Run Damages of Fiscal Austerity: Keynes beyond Schumpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock around the clock: an agent-based model of low- and high-frequency trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Tomasello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Garas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income distribution, credit and fiscal policies in an agent-based keynesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income Distribution, Credit and Fiscal Policies in an Agent-Based Keynesian Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Based Models A New Tool for Economic and Policy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country Size, Appropriate Policy, and Economic Performance: Some Evidence from OECD Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Localization in Manufacturing: A Cross-Country Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Efficiency and Evolution of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency and evolution of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are output growth-rate distributions fat-tailed? Some evidence from OECD countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The costs of meritocraty: an agent-based model of education, inequality and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Engljaehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequality and growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4947795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of prudential regulation on the UK housing market and economy: Insights from an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bardoscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hinterschweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.106839. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2024.106839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust-less-fragile: Tackling systemic risk and financial contagion in a macro agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Pallante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, pp.101352. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfs.2024.101352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining just transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Galanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vardakoulias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.108370. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E pluribus, quaedam. Gross Domestic Product out of a Dashboard of Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian economic journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40797-024-00271-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage européen en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the employment and health impact of the COVID-19 shock on Italian regions: a value chain approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Ferraresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (Issue 3), pp.490-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the widening transatlantic gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of government bond yields synchronization in the Eurozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, pp.1635-1672. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1365100523000597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-oriented policies and the “Entrepreneurial State” at work: An agent-based exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mazzucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151 (issue C), pp.104650. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2023.104650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of trickle-up growth and income inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.106535. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2023.106535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in markets with dynamic increasing returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149 ((C)), pp.104619. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2023.104619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors-série, pp.149-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.1 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but Close in Sight: Firm‐level Evidence on French–German Productivity Gaps in Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.228-261. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization patterns in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (18), pp.2038-2059. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2022.2101607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collateral Unchained: Rehypothecation networks, concentration and systemic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.100811. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfs.2020.100811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of intra-day financial markets dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Staccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.331-348. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2020.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and green transitions in an agent-based integrated assessment model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.119806. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational heuristics? Expectations and behaviors in evolving economies with heterogeneous interacting agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stiglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (3), pp.1487-1516. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecin.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is possibly not coming: Mitigating financial instability in an agent-based model with interbank market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103937. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2020.103937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie : sortir du double piège de l'endettement élevé et de la faible croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agent-based integrated assessment models: examples, challenges, and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1287-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italy : escaping the high debt and low-growth trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debunking the granular origins of aggregate fluctuations: from real business cycles back to Keynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.67-90. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-018-0590-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market stability vs. market resilience: Regulatory policies experiments in an agent-based model with low- and high-frequency trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.15-41. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue on “Complex evolving system approach to market dynamics and policy design”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Hanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2018.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green transitions and the prevention of environmental disasters: market based vs command-and-control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1365100518001001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraway, So Close: Coupled Climate and Economic Dynamics in an Agent-based Integrated Assessment Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.315 - 339. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The janus-faced nature of debt: results from a data-driven cointegrated svar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moneta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (Special Issue 1), pp.24-54. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1365100518000445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No man is an island : the impact of heterogeneity and local interactions on macroeconomics dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.82-95. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short walk on the wild side : agent based models and their implications for macroeconomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Whither the Economy?, 3 (157), pp.257 - 281. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.157.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some reflections on inflation targeting, monetary–fiscal policy interactions, and unconventional monetary policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economics and Economic Policies: Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/ejeep.2018.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des agents, interconnexions financières et politique monétaire : une approche non conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.201-231. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.183.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in financial networks and agent-based model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Hanaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Interaction and Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11403-018-0221-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des structures productives et synchronisation des cycles industriels dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Améliorer la construction européenne, 4 (158), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.158.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financialization in the EU and its consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Stolbova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro and macro policies in the Keynes +Schumpeter evolutionary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.63-90. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-016-0466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming macroeconomic instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (134), pp.117 - 140. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2016.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles multi-agents et leurs conséquences pour l’analyse macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.289 - 315. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.153.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and the Economics of Climate Change: A Survey and a Look Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.252-265. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-varying fiscal multipliers in an agent based model with credit-rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (112), pp.1 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality, Redistributive Policies and Multiplier Dynamics in an Agent-based Model with Credit Rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian economic journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.367 - 387. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40797-017-0055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat du tissu productif français Absence de reprise ou véritable décrochage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de l'investissement et divergences de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.313 - 329. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.144.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de l’investissement et divergences de performances entre l’Allemagne et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (144), pp.313-330. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.144.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock around the Clock: An Agent-Based Model of Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.49 - 76. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-015-0418-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscal and monetary policies in complex evolving economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.166-189. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Improving the Toolbox: New Advances in Agent-Based and Computational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (124), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.124.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Briefing Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.1 - 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage formation investment behavior and growth regimes: an agent-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.235-261. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.124.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et politiques de croissance : un éclairage empirique à partir d'une étude de l'effet de la taille des pays et nouvelles réflexions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (112), pp.213-248. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.112.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérites et limites du Pacte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 308, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are output growth-rate distributions fat-tailed? some evidence from OECD countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (5), pp.639 - 669. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jae.1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On algebraic graph theory and the dynamics of innovation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.201 - 219. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2008.3.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial dynamics, fiscal policy and R&D: Evidence from a computational experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Gaffeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gallegati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (3-4), pp.426. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2006.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking inflation in an ABM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Ciambezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borrowing Constraints, Banks’ Time-Horizons and Industry Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leverage-driven cycles and complex dynamics in a model with endogenous network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of European Interest Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in a Polya Urn process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market volatility and crashes in experimental nancial markets with interactions between human and high-frequency traders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Hanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Finance conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in Economics and Finance (CEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium in Computational Economics and Finance (ISCEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Trading and the Emergence of Flash Crashes: some regulatory policy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Financial Management Conference (PFMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Trading and the Emergence of Flash Crashes: some regulatory policy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Science with Heterogeneous Interacting Agents (WEHIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Trading and the Emergence of Flash Crashes: some regulatory policy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of the Financial Engineering and Banking Society (FEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock around the clock: An agent-based model of low- and high-frequency trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GDRE \Monnaie, Banque, Finance du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency and evolution of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rio de Janeiro, Brazil. pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif en France 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Français des Conjonctures Economiques. 2023, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cahier de recherche du CEREFIGE. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional monetary policies in an agent-based model with mark-to-market standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.73-107. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43253-022-00065-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading à haute fréquence et régulation économique, un arbitrage inéluctable entre stabilité et résilience des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Janus-Faced Nature of Debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moneta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and the Economics of Climate Change: a Survey and a Look Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La java des fréquences : une explication du « krach éclair » / Rock around the clock : an explanation of flash crashes, Blog OFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et synchronisation des industries manufacturières de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Creel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie européenne 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, Collection Repères, pp.51 - 59, 2019, 9782348041822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short- and long-run damages of fiscal austerity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Stiglitz; Martin Guzman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary issues in macroeconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.79 - 97, 2015, 9781137529589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic policies with endogenous innovation and keynesian demand management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Solow; Jean-Pierre Touffut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What’s Right With Macroeconomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.110 - 148, 2012, 9781781007440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Policies with Endogenous Innovation and Keynesian Demand Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What's Right with Macroeconomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cheltenham, UK and Northampton, MA, USA: Edward Elgar, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based models and economic policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Gaffard; Mauro Napoletano. OFCE, 124, pp.447, 2012, 9782312003160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie manufacturière française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions La Découverte, pp.128, 2010, 9782707158222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mauro Napoletano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle industrialisation : une stratégie polycentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking volatility scaling in firm growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Multiple Sources of Inflation: an Agent-Based Model Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Ciambezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tartar Steppe of Italian Growth: Strategies for Renewal in a Slowing Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Toni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, changement structurel et conflit de répartition. Enseignements pour la politique économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust-less-fragile: Tackling Systemic Risk and Financial Contagion in a Macro Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Pallante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of trickle-up growth and income inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in markets with dynamic increasing returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-Oriented Policies and the “Entrepreneurial State” at Work: An Agent-Based Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mazzucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of trickle-up growth and income inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Economic Impact of Lockdowns in Italy: A Computational Input-Output Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin Reissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of government bond yields synchronization in the Eurozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in markets with dynamic increasing returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic impact of lockdowns in Italy: a computational input-output approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin Reissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structure, technical change and industry competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Harting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structure, technical change and industry competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Harting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on french-german productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization patterns in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization patterns in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italy : escaping the high debt and low-growth trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is possibly not coming: mitigating financial instability in an agent-based model with interbank market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of intra-day financialmarkets dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Staccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And then he wasn't a she : Climate change and green transitions in an agent-based integrated assessment model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market disequilibrium, monetary policy, and financial markets : insights from new tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Debunking the Granular Origins of Aggregate Fluctuations: From Real Business Cycles back to Keynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collateral Unchained : Rehypothecation networkd, concentration and systemic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality, redistributive policies and multiplierdynamics in an agent-based model with credit rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Janus-faced nature of debt : results form a data driven cointegrated SVAR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moneta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Heuristics ? Expectations and behaviors in Evolving Economies with Heterogeneous interacting agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stiglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraway, so close : coupled climate and economic dynamics in an agent-based integrated assessment model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High- Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Man is an Island: The Impact of Heterogeneity and Local Interactions on Macroeconomic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and the Economics of Climate Change: a Survey and a Look Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing environmental disasters : Market based vs command and control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time varying fiscal multipliers in an agent-based model with credit rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming macroeconomic instability: Monetary and macro prudential policy interactions in an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscal and monetary policies in complex evolving economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro and macro policies in the Keynes + Schumpeter evolutionary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the corridor : fiscal multipliers and business cycles into an agent based models with liquidity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the corridor: fiscal multipliers and business cycles into an agent-based model with liquidity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Short-and Long-Run Damages of Fiscal Austerity: Keynes beyond Schumpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock around the clock: an agent-based model of low- and high-frequency trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Tomasello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Garas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Based Models A New Tool for Economic and Policy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income Distribution, Credit and Fiscal Policies in an Agent-Based Keynesian Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income distribution, credit and fiscal policies in an agent-based keynesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Localization in Manufacturing: A Cross-Country Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country Size, Appropriate Policy, and Economic Performance: Some Evidence from OECD Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency and evolution of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Efficiency and Evolution of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are output growth-rate distributions fat-tailed? Some evidence from OECD countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The costs of meritocraty: an agent-based model of education, inequality and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Engljaehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequality and growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4947795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of prudential regulation on the UK housing market and economy: Insights from an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bardoscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hinterschweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.106839. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2024.106839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust-less-fragile: Tackling systemic risk and financial contagion in a macro agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Pallante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, pp.101352. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfs.2024.101352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining just transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Galanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vardakoulias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.108370. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E pluribus, quaedam. Gross Domestic Product out of a Dashboard of Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian economic journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40797-024-00271-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage européen en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of government bond yields synchronization in the Eurozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, pp.1635-1672. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1365100523000597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the employment and health impact of the COVID-19 shock on Italian regions: a value chain approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Ferraresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (Issue 3), pp.490-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the widening transatlantic gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-oriented policies and the “Entrepreneurial State” at work: An agent-based exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mazzucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151 (issue C), pp.104650. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2023.104650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of trickle-up growth and income inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.106535. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2023.106535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in markets with dynamic increasing returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149 ((C)), pp.104619. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2023.104619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization patterns in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (18), pp.2038-2059. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2022.2101607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors-série, pp.149-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.1 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but Close in Sight: Firm‐level Evidence on French–German Productivity Gaps in Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.228-261. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collateral Unchained: Rehypothecation networks, concentration and systemic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.100811. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfs.2020.100811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of intra-day financial markets dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Staccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.331-348. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2020.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational heuristics? Expectations and behaviors in evolving economies with heterogeneous interacting agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stiglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (3), pp.1487-1516. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecin.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and green transitions in an agent-based integrated assessment model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.119806. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is possibly not coming: Mitigating financial instability in an agent-based model with interbank market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103937. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2020.103937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue on “Complex evolving system approach to market dynamics and policy design”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Hanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2018.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market stability vs. market resilience: Regulatory policies experiments in an agent-based model with low- and high-frequency trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.15-41. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green transitions and the prevention of environmental disasters: market based vs command-and-control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1365100518001001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie : sortir du double piège de l'endettement élevé et de la faible croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agent-based integrated assessment models: examples, challenges, and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1287-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italy : escaping the high debt and low-growth trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debunking the granular origins of aggregate fluctuations: from real business cycles back to Keynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.67-90. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-018-0590-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraway, So Close: Coupled Climate and Economic Dynamics in an Agent-based Integrated Assessment Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.315 - 339. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The janus-faced nature of debt: results from a data-driven cointegrated svar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moneta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (Special Issue 1), pp.24-54. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1365100518000445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No man is an island : the impact of heterogeneity and local interactions on macroeconomics dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.82-95. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short walk on the wild side : agent based models and their implications for macroeconomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Whither the Economy?, 3 (157), pp.257 - 281. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.157.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some reflections on inflation targeting, monetary–fiscal policy interactions, and unconventional monetary policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economics and Economic Policies: Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/ejeep.2018.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des agents, interconnexions financières et politique monétaire : une approche non conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.201-231. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.183.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in financial networks and agent-based model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Hanaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Interaction and Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11403-018-0221-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des structures productives et synchronisation des cycles industriels dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Améliorer la construction européenne, 4 (158), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.158.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financialization in the EU and its consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Stolbova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality, Redistributive Policies and Multiplier Dynamics in an Agent-based Model with Credit Rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian economic journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.367 - 387. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40797-017-0055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro and macro policies in the Keynes +Schumpeter evolutionary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.63-90. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-016-0466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming macroeconomic instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (134), pp.117 - 140. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2016.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles multi-agents et leurs conséquences pour l’analyse macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.289 - 315. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.153.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and the Economics of Climate Change: A Survey and a Look Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.252-265. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-varying fiscal multipliers in an agent based model with credit-rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (112), pp.1 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat du tissu productif français Absence de reprise ou véritable décrochage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de l'investissement et divergences de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.313 - 329. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.144.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de l’investissement et divergences de performances entre l’Allemagne et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (144), pp.313-330. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.144.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock around the Clock: An Agent-Based Model of Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.49 - 76. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-015-0418-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscal and monetary policies in complex evolving economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.166-189. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Improving the Toolbox: New Advances in Agent-Based and Computational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (124), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.124.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Briefing Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.1 - 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage formation investment behavior and growth regimes: an agent-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.235-261. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.124.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et politiques de croissance : un éclairage empirique à partir d'une étude de l'effet de la taille des pays et nouvelles réflexions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (112), pp.213-248. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.112.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérites et limites du Pacte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 308, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On algebraic graph theory and the dynamics of innovation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.201 - 219. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2008.3.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are output growth-rate distributions fat-tailed? some evidence from OECD countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (5), pp.639 - 669. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jae.1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial dynamics, fiscal policy and R&D: Evidence from a computational experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Gaffeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gallegati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (3-4), pp.426. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2006.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking inflation in an ABM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Ciambezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in a Polya Urn process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leverage-driven cycles and complex dynamics in a model with endogenous network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borrowing Constraints, Banks’ Time-Horizons and Industry Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of European Interest Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market volatility and crashes in experimental nancial markets with interactions between human and high-frequency traders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Hanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Finance conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in Economics and Finance (CEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium in Computational Economics and Finance (ISCEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Trading and the Emergence of Flash Crashes: some regulatory policy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Financial Management Conference (PFMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Trading and the Emergence of Flash Crashes: some regulatory policy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Science with Heterogeneous Interacting Agents (WEHIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Trading and the Emergence of Flash Crashes: some regulatory policy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of the Financial Engineering and Banking Society (FEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock around the clock: An agent-based model of low- and high-frequency trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GDRE \Monnaie, Banque, Finance du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency and evolution of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rio de Janeiro, Brazil. pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif en France 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Français des Conjonctures Economiques. 2023, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cahier de recherche du CEREFIGE. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional monetary policies in an agent-based model with mark-to-market standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.73-107. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43253-022-00065-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Janus-Faced Nature of Debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moneta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading à haute fréquence et régulation économique, un arbitrage inéluctable entre stabilité et résilience des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and the Economics of Climate Change: a Survey and a Look Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La java des fréquences : une explication du « krach éclair » / Rock around the clock : an explanation of flash crashes, Blog OFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et synchronisation des industries manufacturières de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Creel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie européenne 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, Collection Repères, pp.51 - 59, 2019, 9782348041822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short- and long-run damages of fiscal austerity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Stiglitz; Martin Guzman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary issues in macroeconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.79 - 97, 2015, 9781137529589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic policies with endogenous innovation and keynesian demand management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Solow; Jean-Pierre Touffut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What’s Right With Macroeconomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.110 - 148, 2012, 9781781007440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Policies with Endogenous Innovation and Keynesian Demand Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What's Right with Macroeconomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cheltenham, UK and Northampton, MA, USA: Edward Elgar, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based models and economic policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Gaffard; Mauro Napoletano. OFCE, 124, pp.447, 2012, 9782312003160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie manufacturière française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions La Découverte, pp.128, 2010, 9782707158222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05261824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Napoletano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Secchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04978428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ciambezi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Guerini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roventini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04576445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04576530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pallante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Palagi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Reissl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Caiani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamperti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vanni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Barbieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03370650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dosi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mazzucato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harting" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Popoyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thi Luu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03443464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03443460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Treibich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barucca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Battiston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staccioli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moneta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stiglitz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob Leal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Balint" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fagiolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tomasello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Garas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schweitzer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141136v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vitali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D K&#246;nig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01066189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05478188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Engljaehringer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4947795" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bardoscia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hinterschweiger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106839" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2024.101352" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Galanis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vardakoulias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108370" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40797-024-00271-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Elewa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Ferraresi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ghezzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04593877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100523000597" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104650" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106535" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12595" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2101607" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2020.100811" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.05.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamperti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roventini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119806" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12897" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2020.103937" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1287-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02557845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0590-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403589v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.04.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.12.030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403611v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100518001001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.03.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100518000445" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609582v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.05.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03443471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.157.0257" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/ejeep.2018.0035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.183.0201" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-018-0221-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.158.0127" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Stolbova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-016-0466-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.12.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01701454v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.153.0289" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455401v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40797-017-0055-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469902v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.144.0313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-015-0418-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.11.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.124.0007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.124.0235" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.112.0213" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01071847v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609244v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;nig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2008.3.201" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531862v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Russo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Catalano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Gaffeo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gallegati" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2006.06.016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031048v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863722v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865008v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508005v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508006v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053618v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247628v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512781v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03970259v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43253-022-00065-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471731v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03444424v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514010v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403747v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398031v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414188v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410703v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461120v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398431v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Napoletano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05261824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Secchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04978428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ciambezi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Guerini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roventini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04576445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04576530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pallante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Palagi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dosi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamperti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mazzucato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Reissl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Caiani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vanni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Barbieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03370650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harting" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thi Luu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Popoyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staccioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03443464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03443460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Treibich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barucca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Battiston" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moneta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stiglitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob Leal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Balint" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fagiolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tomasello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Garas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schweitzer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972830v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vitali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01066189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D K&#246;nig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05478188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Engljaehringer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4947795" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bardoscia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hinterschweiger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106839" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2024.101352" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Galanis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vardakoulias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108370" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40797-024-00271-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Elewa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100523000597" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531100v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Ferraresi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ghezzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04593877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104650" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106535" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2101607" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12595" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2020.100811" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.05.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12897" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamperti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roventini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119806" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2020.103937" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.12.030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.04.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100518001001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905993v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1287-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403340v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02557845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0590-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.03.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100518000445" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609582v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.05.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03443471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.157.0257" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/ejeep.2018.0035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.183.0201" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-018-0221-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.158.0127" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Stolbova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455401v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40797-017-0055-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-016-0466-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.12.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01701454v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.153.0289" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455367v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469902v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.144.0313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-015-0418-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.11.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.124.0007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.124.0235" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.112.0213" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01071847v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;nig" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2008.3.201" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417062v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531862v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Russo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Catalano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Gaffeo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gallegati" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2006.06.016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031048v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876328v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508005v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508006v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053618v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247628v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512781v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03970259v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43253-022-00065-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03444424v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514010v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403747v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398031v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414188v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410703v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461120v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398431v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>