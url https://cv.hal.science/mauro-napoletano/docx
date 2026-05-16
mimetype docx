--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mauro Napoletano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle industrialisation : une stratégie polycentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking volatility scaling in firm growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Multiple Sources of Inflation: an Agent-Based Model Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Ciambezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tartar Steppe of Italian Growth: Strategies for Renewal in a Slowing Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Toni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, changement structurel et conflit de répartition. Enseignements pour la politique économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust-less-fragile: Tackling Systemic Risk and Financial Contagion in a Macro Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Pallante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of trickle-up growth and income inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in markets with dynamic increasing returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-Oriented Policies and the “Entrepreneurial State” at Work: An Agent-Based Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mazzucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of trickle-up growth and income inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Economic Impact of Lockdowns in Italy: A Computational Input-Output Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin Reissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of government bond yields synchronization in the Eurozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in markets with dynamic increasing returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic impact of lockdowns in Italy: a computational input-output approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin Reissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structure, technical change and industry competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Harting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structure, technical change and industry competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Harting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on french-german productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization patterns in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization patterns in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italy : escaping the high debt and low-growth trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is possibly not coming: mitigating financial instability in an agent-based model with interbank market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of intra-day financialmarkets dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Staccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And then he wasn't a she : Climate change and green transitions in an agent-based integrated assessment model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market disequilibrium, monetary policy, and financial markets : insights from new tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Debunking the Granular Origins of Aggregate Fluctuations: From Real Business Cycles back to Keynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collateral Unchained : Rehypothecation networkd, concentration and systemic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality, redistributive policies and multiplierdynamics in an agent-based model with credit rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Janus-faced nature of debt : results form a data driven cointegrated SVAR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moneta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Heuristics ? Expectations and behaviors in Evolving Economies with Heterogeneous interacting agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stiglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraway, so close : coupled climate and economic dynamics in an agent-based integrated assessment model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High- Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Man is an Island: The Impact of Heterogeneity and Local Interactions on Macroeconomic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and the Economics of Climate Change: a Survey and a Look Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing environmental disasters : Market based vs command and control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time varying fiscal multipliers in an agent-based model with credit rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming macroeconomic instability: Monetary and macro prudential policy interactions in an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscal and monetary policies in complex evolving economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro and macro policies in the Keynes + Schumpeter evolutionary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the corridor : fiscal multipliers and business cycles into an agent based models with liquidity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the corridor: fiscal multipliers and business cycles into an agent-based model with liquidity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Short-and Long-Run Damages of Fiscal Austerity: Keynes beyond Schumpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock around the clock: an agent-based model of low- and high-frequency trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Tomasello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Garas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Based Models A New Tool for Economic and Policy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income Distribution, Credit and Fiscal Policies in an Agent-Based Keynesian Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income distribution, credit and fiscal policies in an agent-based keynesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Localization in Manufacturing: A Cross-Country Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country Size, Appropriate Policy, and Economic Performance: Some Evidence from OECD Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency and evolution of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Efficiency and Evolution of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are output growth-rate distributions fat-tailed? Some evidence from OECD countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The costs of meritocraty: an agent-based model of education, inequality and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Engljaehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequality and growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4947795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of prudential regulation on the UK housing market and economy: Insights from an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bardoscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hinterschweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.106839. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2024.106839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust-less-fragile: Tackling systemic risk and financial contagion in a macro agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Pallante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, pp.101352. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfs.2024.101352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining just transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Galanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vardakoulias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.108370. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E pluribus, quaedam. Gross Domestic Product out of a Dashboard of Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian economic journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40797-024-00271-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage européen en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of government bond yields synchronization in the Eurozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, pp.1635-1672. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1365100523000597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the employment and health impact of the COVID-19 shock on Italian regions: a value chain approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Ferraresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (Issue 3), pp.490-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the widening transatlantic gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-oriented policies and the “Entrepreneurial State” at work: An agent-based exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mazzucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151 (issue C), pp.104650. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2023.104650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of trickle-up growth and income inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.106535. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2023.106535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in markets with dynamic increasing returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149 ((C)), pp.104619. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2023.104619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization patterns in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (18), pp.2038-2059. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2022.2101607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors-série, pp.149-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.1 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but Close in Sight: Firm‐level Evidence on French–German Productivity Gaps in Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.228-261. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collateral Unchained: Rehypothecation networks, concentration and systemic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.100811. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfs.2020.100811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of intra-day financial markets dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Staccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.331-348. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2020.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational heuristics? Expectations and behaviors in evolving economies with heterogeneous interacting agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stiglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (3), pp.1487-1516. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecin.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and green transitions in an agent-based integrated assessment model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.119806. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is possibly not coming: Mitigating financial instability in an agent-based model with interbank market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103937. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2020.103937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue on “Complex evolving system approach to market dynamics and policy design”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Hanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2018.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market stability vs. market resilience: Regulatory policies experiments in an agent-based model with low- and high-frequency trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.15-41. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green transitions and the prevention of environmental disasters: market based vs command-and-control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1365100518001001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie : sortir du double piège de l'endettement élevé et de la faible croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agent-based integrated assessment models: examples, challenges, and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1287-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italy : escaping the high debt and low-growth trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debunking the granular origins of aggregate fluctuations: from real business cycles back to Keynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.67-90. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-018-0590-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraway, So Close: Coupled Climate and Economic Dynamics in an Agent-based Integrated Assessment Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.315 - 339. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The janus-faced nature of debt: results from a data-driven cointegrated svar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moneta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (Special Issue 1), pp.24-54. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1365100518000445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No man is an island : the impact of heterogeneity and local interactions on macroeconomics dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.82-95. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short walk on the wild side : agent based models and their implications for macroeconomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Whither the Economy?, 3 (157), pp.257 - 281. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.157.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some reflections on inflation targeting, monetary–fiscal policy interactions, and unconventional monetary policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economics and Economic Policies: Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/ejeep.2018.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des agents, interconnexions financières et politique monétaire : une approche non conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.201-231. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.183.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in financial networks and agent-based model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Hanaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Interaction and Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11403-018-0221-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des structures productives et synchronisation des cycles industriels dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Améliorer la construction européenne, 4 (158), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.158.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financialization in the EU and its consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Stolbova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality, Redistributive Policies and Multiplier Dynamics in an Agent-based Model with Credit Rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian economic journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.367 - 387. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40797-017-0055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro and macro policies in the Keynes +Schumpeter evolutionary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.63-90. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-016-0466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming macroeconomic instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (134), pp.117 - 140. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2016.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles multi-agents et leurs conséquences pour l’analyse macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.289 - 315. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.153.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and the Economics of Climate Change: A Survey and a Look Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.252-265. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-varying fiscal multipliers in an agent based model with credit-rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (112), pp.1 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat du tissu productif français Absence de reprise ou véritable décrochage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de l'investissement et divergences de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.313 - 329. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.144.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de l’investissement et divergences de performances entre l’Allemagne et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (144), pp.313-330. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.144.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock around the Clock: An Agent-Based Model of Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.49 - 76. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-015-0418-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscal and monetary policies in complex evolving economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.166-189. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Improving the Toolbox: New Advances in Agent-Based and Computational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (124), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.124.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Briefing Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.1 - 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage formation investment behavior and growth regimes: an agent-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.235-261. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.124.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et politiques de croissance : un éclairage empirique à partir d'une étude de l'effet de la taille des pays et nouvelles réflexions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (112), pp.213-248. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.112.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérites et limites du Pacte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 308, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On algebraic graph theory and the dynamics of innovation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.201 - 219. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2008.3.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are output growth-rate distributions fat-tailed? some evidence from OECD countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (5), pp.639 - 669. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jae.1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial dynamics, fiscal policy and R&D: Evidence from a computational experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Gaffeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gallegati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (3-4), pp.426. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2006.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking inflation in an ABM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Ciambezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in a Polya Urn process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leverage-driven cycles and complex dynamics in a model with endogenous network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borrowing Constraints, Banks’ Time-Horizons and Industry Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of European Interest Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market volatility and crashes in experimental nancial markets with interactions between human and high-frequency traders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Hanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Finance conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in Economics and Finance (CEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium in Computational Economics and Finance (ISCEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Trading and the Emergence of Flash Crashes: some regulatory policy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Financial Management Conference (PFMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Trading and the Emergence of Flash Crashes: some regulatory policy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Science with Heterogeneous Interacting Agents (WEHIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Trading and the Emergence of Flash Crashes: some regulatory policy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of the Financial Engineering and Banking Society (FEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock around the clock: An agent-based model of low- and high-frequency trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GDRE \Monnaie, Banque, Finance du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency and evolution of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rio de Janeiro, Brazil. pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif en France 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Français des Conjonctures Economiques. 2023, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cahier de recherche du CEREFIGE. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional monetary policies in an agent-based model with mark-to-market standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.73-107. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43253-022-00065-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Janus-Faced Nature of Debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moneta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading à haute fréquence et régulation économique, un arbitrage inéluctable entre stabilité et résilience des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and the Economics of Climate Change: a Survey and a Look Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La java des fréquences : une explication du « krach éclair » / Rock around the clock : an explanation of flash crashes, Blog OFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et synchronisation des industries manufacturières de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Creel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie européenne 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, Collection Repères, pp.51 - 59, 2019, 9782348041822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short- and long-run damages of fiscal austerity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Stiglitz; Martin Guzman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary issues in macroeconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.79 - 97, 2015, 9781137529589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic policies with endogenous innovation and keynesian demand management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Solow; Jean-Pierre Touffut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What’s Right With Macroeconomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.110 - 148, 2012, 9781781007440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Policies with Endogenous Innovation and Keynesian Demand Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What's Right with Macroeconomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cheltenham, UK and Northampton, MA, USA: Edward Elgar, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based models and economic policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Gaffard; Mauro Napoletano. OFCE, 124, pp.447, 2012, 9782312003160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie manufacturière française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions La Découverte, pp.128, 2010, 9782707158222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mauro Napoletano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle industrialisation : une stratégie polycentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking volatility scaling in firm growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Multiple Sources of Inflation: an Agent-Based Model Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Ciambezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tartar Steppe of Italian Growth: Strategies for Renewal in a Slowing Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Toni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, changement structurel et conflit de répartition. Enseignements pour la politique économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust-less-fragile: Tackling Systemic Risk and Financial Contagion in a Macro Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Pallante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of trickle-up growth and income inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in markets with dynamic increasing returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-Oriented Policies and the “Entrepreneurial State” at Work: An Agent-Based Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mazzucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of trickle-up growth and income inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Economic Impact of Lockdowns in Italy: A Computational Input-Output Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin Reissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of government bond yields synchronization in the Eurozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in markets with dynamic increasing returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic impact of lockdowns in Italy: a computational input-output approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin Reissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structure, technical change and industry competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Harting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structure, technical change and industry competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Harting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on french-german productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization patterns in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization patterns in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italy : escaping the high debt and low-growth trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is possibly not coming: mitigating financial instability in an agent-based model with interbank market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of intra-day financialmarkets dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Staccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And then he wasn't a she : Climate change and green transitions in an agent-based integrated assessment model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market disequilibrium, monetary policy, and financial markets : insights from new tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Debunking the Granular Origins of Aggregate Fluctuations: From Real Business Cycles back to Keynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collateral Unchained : Rehypothecation networkd, concentration and systemic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality, redistributive policies and multiplierdynamics in an agent-based model with credit rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Janus-faced nature of debt : results form a data driven cointegrated SVAR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moneta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Heuristics ? Expectations and behaviors in Evolving Economies with Heterogeneous interacting agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stiglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraway, so close : coupled climate and economic dynamics in an agent-based integrated assessment model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High- Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Man is an Island: The Impact of Heterogeneity and Local Interactions on Macroeconomic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and the Economics of Climate Change: a Survey and a Look Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing environmental disasters : Market based vs command and control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time varying fiscal multipliers in an agent-based model with credit rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming macroeconomic instability: Monetary and macro prudential policy interactions in an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscal and monetary policies in complex evolving economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro and macro policies in the Keynes + Schumpeter evolutionary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the corridor: fiscal multipliers and business cycles into an agent-based model with liquidity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the corridor : fiscal multipliers and business cycles into an agent based models with liquidity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Short-and Long-Run Damages of Fiscal Austerity: Keynes beyond Schumpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock around the clock: an agent-based model of low- and high-frequency trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Tomasello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Garas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Based Models A New Tool for Economic and Policy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income Distribution, Credit and Fiscal Policies in an Agent-Based Keynesian Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income distribution, credit and fiscal policies in an agent-based keynesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Localization in Manufacturing: A Cross-Country Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country Size, Appropriate Policy, and Economic Performance: Some Evidence from OECD Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency and evolution of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Efficiency and Evolution of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are output growth-rate distributions fat-tailed? Some evidence from OECD countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The costs of meritocraty: an agent-based model of education, inequality and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Engljaehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequality and growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4947795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of prudential regulation on the UK housing market and economy: Insights from an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bardoscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hinterschweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.106839. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2024.106839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust-less-fragile: Tackling systemic risk and financial contagion in a macro agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Pallante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, pp.101352. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfs.2024.101352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining just transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Galanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vardakoulias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.108370. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E pluribus, quaedam. Gross Domestic Product out of a Dashboard of Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian economic journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40797-024-00271-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage européen en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the employment and health impact of the COVID-19 shock on Italian regions: a value chain approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Ferraresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (Issue 3), pp.490-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the widening transatlantic gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of government bond yields synchronization in the Eurozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, pp.1635-1672. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1365100523000597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-oriented policies and the “Entrepreneurial State” at work: An agent-based exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mazzucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151 (issue C), pp.104650. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2023.104650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of trickle-up growth and income inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.106535. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2023.106535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in markets with dynamic increasing returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149 ((C)), pp.104619. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2023.104619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization patterns in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (18), pp.2038-2059. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2022.2101607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors-série, pp.149-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.1 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but Close in Sight: Firm‐level Evidence on French–German Productivity Gaps in Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.228-261. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collateral Unchained: Rehypothecation networks, concentration and systemic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thi Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.100811. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfs.2020.100811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of intra-day financial markets dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Staccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.331-348. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2020.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and green transitions in an agent-based integrated assessment model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.119806. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational heuristics? Expectations and behaviors in evolving economies with heterogeneous interacting agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stiglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (3), pp.1487-1516. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecin.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is possibly not coming: Mitigating financial instability in an agent-based model with interbank market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Popoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103937. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2020.103937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue on “Complex evolving system approach to market dynamics and policy design”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Hanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2018.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market stability vs. market resilience: Regulatory policies experiments in an agent-based model with low- and high-frequency trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.15-41. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green transitions and the prevention of environmental disasters: market based vs command-and-control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1365100518001001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie : sortir du double piège de l'endettement élevé et de la faible croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agent-based integrated assessment models: examples, challenges, and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1287-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italy : escaping the high debt and low-growth trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debunking the granular origins of aggregate fluctuations: from real business cycles back to Keynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.67-90. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-018-0590-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraway, So Close: Coupled Climate and Economic Dynamics in an Agent-based Integrated Assessment Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.315 - 339. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The janus-faced nature of debt: results from a data-driven cointegrated svar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moneta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (Special Issue 1), pp.24-54. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1365100518000445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No man is an island : the impact of heterogeneity and local interactions on macroeconomics dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.82-95. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short walk on the wild side : agent based models and their implications for macroeconomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Whither the Economy?, 3 (157), pp.257 - 281. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.157.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some reflections on inflation targeting, monetary–fiscal policy interactions, and unconventional monetary policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economics and Economic Policies: Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/ejeep.2018.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des agents, interconnexions financières et politique monétaire : une approche non conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.201-231. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.183.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in financial networks and agent-based model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Hanaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Interaction and Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11403-018-0221-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des structures productives et synchronisation des cycles industriels dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Améliorer la construction européenne, 4 (158), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.158.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financialization in the EU and its consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Stolbova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality, Redistributive Policies and Multiplier Dynamics in an Agent-based Model with Credit Rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Palagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian economic journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.367 - 387. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40797-017-0055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro and macro policies in the Keynes +Schumpeter evolutionary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.63-90. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-016-0466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming macroeconomic instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (134), pp.117 - 140. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2016.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles multi-agents et leurs conséquences pour l’analyse macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.289 - 315. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.153.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-varying fiscal multipliers in an agent based model with credit-rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (112), pp.1 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and the Economics of Climate Change: A Survey and a Look Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.252-265. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat du tissu productif français Absence de reprise ou véritable décrochage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de l'investissement et divergences de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.313 - 329. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.144.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de l’investissement et divergences de performances entre l’Allemagne et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (144), pp.313-330. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.144.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock around the Clock: An Agent-Based Model of Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.49 - 76. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-015-0418-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscal and monetary policies in complex evolving economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.166-189. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Improving the Toolbox: New Advances in Agent-Based and Computational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (124), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.124.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Briefing Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.1 - 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage formation investment behavior and growth regimes: an agent-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.235-261. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.124.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et politiques de croissance : un éclairage empirique à partir d'une étude de l'effet de la taille des pays et nouvelles réflexions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (112), pp.213-248. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.112.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérites et limites du Pacte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 308, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On algebraic graph theory and the dynamics of innovation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.201 - 219. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2008.3.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are output growth-rate distributions fat-tailed? some evidence from OECD countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (5), pp.639 - 669. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jae.1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial dynamics, fiscal policy and R&D: Evidence from a computational experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Gaffeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gallegati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (3-4), pp.426. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2006.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking inflation in an ABM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Ciambezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and technological competition in a Polya Urn process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borrowing Constraints, Banks’ Time-Horizons and Industry Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leverage-driven cycles and complex dynamics in a model with endogenous network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of European Interest Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market volatility and crashes in experimental nancial markets with interactions between human and high-frequency traders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Hanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Finance conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in Economics and Finance (CEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium in Computational Economics and Finance (ISCEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Trading and the Emergence of Flash Crashes: some regulatory policy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Financial Management Conference (PFMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Trading and the Emergence of Flash Crashes: some regulatory policy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Science with Heterogeneous Interacting Agents (WEHIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Trading and the Emergence of Flash Crashes: some regulatory policy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of the Financial Engineering and Banking Society (FEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock around the clock: An agent-based model of low- and high-frequency trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GDRE \Monnaie, Banque, Finance du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency and evolution of R&D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rio de Janeiro, Brazil. pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif en France 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Français des Conjonctures Economiques. 2023, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Stability vs. Market Resilience: Regulatory Policies Experiments in an Agent-Based Model with Low- and High-Frequency Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cahier de recherche du CEREFIGE. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional monetary policies in an agent-based model with mark-to-market standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.73-107. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43253-022-00065-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Janus-Faced Nature of Debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moneta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading à haute fréquence et régulation économique, un arbitrage inéluctable entre stabilité et résilience des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and the Economics of Climate Change: a Survey and a Look Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La java des fréquences : une explication du « krach éclair » / Rock around the clock : an explanation of flash crashes, Blog OFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et synchronisation des industries manufacturières de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Creel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie européenne 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, Collection Repères, pp.51 - 59, 2019, 9782348041822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short- and long-run damages of fiscal austerity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Stiglitz; Martin Guzman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary issues in macroeconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.79 - 97, 2015, 9781137529589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic policies with endogenous innovation and keynesian demand management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Solow; Jean-Pierre Touffut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What’s Right With Macroeconomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.110 - 148, 2012, 9781781007440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Policies with Endogenous Innovation and Keynesian Demand Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Fagiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Roventini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What's Right with Macroeconomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cheltenham, UK and Northampton, MA, USA: Edward Elgar, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based models and economic policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Gaffard; Mauro Napoletano. OFCE, 124, pp.447, 2012, 9782312003160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie manufacturière française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions La Découverte, pp.128, 2010, 9782707158222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Napoletano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05261824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Secchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04978428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ciambezi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Guerini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roventini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04576445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04576530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pallante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Palagi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dosi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamperti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mazzucato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Reissl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Caiani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vanni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Barbieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03370650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harting" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thi Luu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Popoyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staccioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03443464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03443460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Treibich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barucca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Battiston" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moneta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stiglitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob Leal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Balint" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fagiolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tomasello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Garas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schweitzer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972830v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vitali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01066189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D K&#246;nig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05478188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Engljaehringer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4947795" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bardoscia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hinterschweiger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106839" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2024.101352" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Galanis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vardakoulias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108370" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40797-024-00271-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Elewa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100523000597" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531100v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Ferraresi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ghezzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04593877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104650" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106535" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2101607" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12595" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2020.100811" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.05.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12897" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamperti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roventini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119806" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2020.103937" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.12.030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.04.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100518001001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905993v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1287-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403340v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02557845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0590-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.03.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100518000445" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609582v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.05.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03443471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.157.0257" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/ejeep.2018.0035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.183.0201" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-018-0221-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.158.0127" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Stolbova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455401v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40797-017-0055-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-016-0466-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.12.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01701454v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.153.0289" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455367v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469902v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.144.0313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-015-0418-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.11.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.124.0007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.124.0235" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.112.0213" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01071847v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;nig" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2008.3.201" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417062v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531862v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Russo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Catalano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Gaffeo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gallegati" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2006.06.016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031048v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876328v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508005v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508006v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053618v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247628v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512781v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03970259v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43253-022-00065-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03444424v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514010v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403747v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398031v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414188v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410703v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461120v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398431v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Napoletano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05261824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Secchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04978428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ciambezi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Guerini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roventini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04576445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04576530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pallante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Palagi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dosi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamperti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mazzucato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Reissl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Caiani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vanni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Barbieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03370650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harting" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thi Luu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Popoyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staccioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03443464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03443460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Treibich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barucca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Battiston" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moneta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stiglitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob Leal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Balint" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fagiolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tomasello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Garas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schweitzer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972830v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vitali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01066189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D K&#246;nig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05478188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Engljaehringer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4947795" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bardoscia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hinterschweiger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106839" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2024.101352" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Galanis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vardakoulias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108370" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40797-024-00271-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Elewa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Ferraresi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ghezzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04593877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100523000597" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104650" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106535" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2101607" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12595" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2020.100811" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.05.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamperti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roventini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119806" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12897" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2020.103937" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.12.030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.04.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100518001001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905993v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1287-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403340v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02557845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0590-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.03.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100518000445" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609582v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.05.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03443471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.157.0257" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/ejeep.2018.0035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.183.0201" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-018-0221-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.158.0127" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Stolbova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455401v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40797-017-0055-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-016-0466-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.12.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01701454v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.153.0289" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.032" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469902v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.144.0313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-015-0418-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.11.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.124.0007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.124.0235" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.112.0213" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01071847v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;nig" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2008.3.201" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417062v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531862v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Russo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Catalano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Gaffeo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gallegati" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2006.06.016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031048v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876328v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863722v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862752v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508005v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508006v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053618v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247628v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512781v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03970259v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43253-022-00065-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03444424v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514010v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403747v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398031v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414188v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410703v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461120v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398431v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>