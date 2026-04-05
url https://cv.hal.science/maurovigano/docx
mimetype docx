--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,546 +66,546 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricomprendo: an assessment test for fine-graded alterations of syntactic processing</w:t>
+                <w:t xml:space="preserve">A quest for a unitary explanation of the object disadvantage in incremental processing: evidence from a modified maze task with Italian relative clauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Gilardone</w:t>
+                <w:t xml:space="preserve">Mauro Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Viganò</w:t>
+                <w:t xml:space="preserve">Carlo Toneatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Longo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlo Cecchetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10072-025-08192-w⟩</w:t>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0142716426100514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053195v1</w:t>
+                <w:t xml:space="preserve">hal-05567671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of variability for syntactic accounts of agrammatism: A study on feature dissimilarity in Italian relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Gilardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Cassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cecchetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STUDIES IN LANGUAGE AND MIND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, pp.93-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19090/slm.6.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Italian Adaptation of the Treatment of Underlying Forms for Object Relatives in Agrammatic Aphasia: Training Efficacy, Generalization Patterns, and Cross-Linguistic Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia K Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Barbieri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chiara Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cecchetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1044/2025_JSLHR-24-00305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As small as they seem? An experimental investigation of Italian bare participial sentences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ricomprendo: an assessment test for fine-graded alterations of syntactic processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gilardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo Cecchetto</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Nicolò Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Donati</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giulia de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.1-25. </w:t>
+              <w:t xml:space="preserve">Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5565/rev/isogloss.367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10072-025-08192-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485454v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italian Validation of the Barcelona Music Reward Questionnaire</w:t>
               </w:r>
@@ -617,51 +617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mannino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Di Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Corbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -715,825 +715,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of verbal short‐term memory in complex sentence comprehension: An observational study on aphasia</w:t>
+                <w:t xml:space="preserve">As small as they seem? An experimental investigation of Italian bare participial sentences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Gilardone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mauro Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cecchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Costantini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caterina Donati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1460-6984.12851⟩</w:t>
+              <w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/isogloss.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969198v1</w:t>
+                <w:t xml:space="preserve">hal-04485454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-stroke acquired childhood aphasia. A scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of verbal short‐term memory in complex sentence comprehension: An observational study on aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gilardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Gilardone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mauro Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Cassinelli</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Maria Fumagalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irene Calvo</w:t>
+                <w:t xml:space="preserve">Alessia Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Corbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09297049.2022.2156992⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1460-6984.12851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961268v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective Analysis of the Clinical Utility of a Protocol for Baseline Clinical Swallow Examination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Italian Aphasia Awareness Survey (IAAS): an online questionnaire about the public knowledge of aphasia in Italy, informative findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Viganò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gilardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca M Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gilardone</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Flavia Mayer</w:t>
+                <w:t xml:space="preserve">Maria Scialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otolaryngology Open Acces J</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23880/ooaj-16000253⟩</w:t>
+              <w:t xml:space="preserve">Aphasiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (5), pp.599-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02687038.2021.1897078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961288v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Italian Aphasia Awareness Survey (IAAS): an online questionnaire about the public knowledge of aphasia in Italy, informative findings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Predicting home discharge after inpatient rehabilitation of stroke patients with aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Ginex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Gilardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Scialla</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gilardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aphasiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02687038.2021.1897078⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09602011.2021.2021951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961274v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting home discharge after inpatient rehabilitation of stroke patients with aphasia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Post-stroke acquired childhood aphasia. A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gilardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Gilardone</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Maria Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09602011.2021.2021951⟩</w:t>
+              <w:t xml:space="preserve">Child Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09297049.2022.2156992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961244v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retrospective Analysis of the Clinical Utility of a Protocol for Baseline Clinical Swallow Examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gilardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Viganò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pizzorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gilardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otolaryngology Open Acces J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23880/ooaj-16000253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation of an Automatic Speech Recognition Platform for Dysarthric Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peppino Tropea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Scialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka B. Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 73 (5), pp.432-441. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000511042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1543,100 +1647,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting agrammatism in the light of generative syntax frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Viganò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. Université Paris 8 - Vincennes Saint-Denis, 2025. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04983432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1646,436 +1750,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sign Language Assessment in Aphasia: New tools, preliminary data, and insights for clinical practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Giustolisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign Language Grammars, Parsing Models, &amp; the Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Max Planck Institute for Human Cognitive &amp; Brain Sciences, Nov 2025, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA: An Italian Dysarthric Speech Database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Swallowing Onset Detection: Comparison of Endoscopy- and Accelerometry-Based Estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Giangrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gloria Simoncini</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carbonaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gilardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peppino Tropea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Spoken Language Technology Workshop (SLT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SLT48900.2021.9383467⟩</w:t>
+              <w:t xml:space="preserve">EMBEC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Portoroz, Slovenia. pp.1053-1061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64610-3_118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961538v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swallowing Onset Detection: Comparison of Endoscopy- and Accelerometry-Based Estimations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">IDEA: An Italian Dysarthric Speech Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peppino Tropea</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Corbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Zettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBEC 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64610-3_118⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE Spoken Language Technology Workshop (SLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Shenzhen, China. pp.1086-1093, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SLT48900.2021.9383467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961536v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2222,51 +2326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gilardone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vigan&#242;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Longo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Nicol&#242; Aiello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Luca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-025-08192-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cassinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cecchetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19090/slm.6.9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia K Thompson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vitali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-24-00305" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Donati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.367" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mannino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Maso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Corbo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2024.41.4.307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03969198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Costantini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Monti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maria Fumagalli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2022.2156992" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gilardone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pizzorni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/ooaj-16000253" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca M Fumagalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Scialla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2021.1897078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ginex" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2021.2021951" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Tropea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka B. Cavalcante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000511042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04983432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pietrzak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Parini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hauser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Giustolisi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mertz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961538v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Zettin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Simoncini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT48900.2021.9383467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giangrande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carbonaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64610-3_118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vigan&#242;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Toneatto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cecchetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716426100514" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483398v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gilardone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cassinelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19090/slm.6.9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia K Thompson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vitali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-24-00305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Nicol&#242; Aiello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Luca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-025-08192-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mannino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Maso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Corbo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2024.41.4.307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Donati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.367" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03969198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Costantini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Monti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12851" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca M Fumagalli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Scialla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2021.1897078" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ginex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gilardone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2021.2021951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maria Fumagalli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2022.2156992" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pizzorni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/ooaj-16000253" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Tropea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka B. Cavalcante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000511042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04983432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316215v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pietrzak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Parini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hauser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Giustolisi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mertz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giangrande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carbonaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64610-3_118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Zettin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Simoncini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT48900.2021.9383467" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>