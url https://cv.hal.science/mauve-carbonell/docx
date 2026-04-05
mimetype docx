--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -100,178 +100,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des crassiers des usines d’alumine de Marseille au XXe siècle. Cacher, couvrir et réhabiliter l’héritage d’une industrie disparue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Ghilain</w:t>
+                <w:t xml:space="preserve">L’alumine en Provence : des débuts contestés. Pollutions et expertises autour de l’usine de Gardanne 1898-1912</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauve Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 67, pp.95-121</w:t>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.33-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156962v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-05156928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des crassiers des usines d’alumine de Marseille au XXe siècle. Cacher, couvrir et réhabiliter l’héritage d’une industrie disparue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauve Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Mauve Carbonell</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ghilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 67, pp.33-55</w:t>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.95-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156928v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pechiney en Grèce</w:t>
               </w:r>
@@ -1226,243 +1226,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauve Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kharaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.346, 2019, Le temps de l'histoire, 9791032002155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.46575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de l’Europe et de l’Union européenne à l’école : études comparées et expériences croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauve Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 228 p., 2019, Colloques et rencontres, 2343171157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908142v1</w:t>
-              </w:r>
-[...130 lines deleted...]
-                <w:t xml:space="preserve">hal-02539944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la guerre à l'union de l'Europe: Itinéraires luxembourgeois</w:t>
               </w:r>
@@ -2022,91 +2022,91 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauve Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mauve Carbonell (dir.); Nathalie Rezzi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement de l’Europe et de l’Union européenne à l’école : études comparées et expériences croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-11, 2019, Colloques et rencontres, 2343171157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2148,51 +2148,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauve Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mauve Carbonell; Nathalie Rezzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement de l'Europe et de l'Union européenne à l'école : études comparées et expériences croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-92, 2019, Colloques et rencontres, 978-2-343-17115-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2306,117 +2306,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauve Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kharaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mauve Carbonell (dir.); Xavier Daumalin (dir.); Ivan Kharaba (dir.); Olivier Lambert (dir.); Olivier Raveux (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-11, 2019, Le temps de l'histoire, 9791032002155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.46610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2467,51 +2467,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauve Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mauve Carbonell; Xavier Daumalin; Ivan Kharaba; Olivier Lambert; Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-31, 2019, Le temps de l'histoire, 9791032002155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4091,51 +4091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Carbonell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghilain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156928v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130wa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03971561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cha.067.0074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grinberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03735025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01908142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rezzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Olivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/industrie-entre-mediterranee-europe-xixe-xxie-siecle-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6418-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.5628" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100154540" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46610" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Carbonell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghilain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130wa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03971561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cha.067.0074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grinberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03735025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/industrie-entre-mediterranee-europe-xixe-xxie-siecle-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46575" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01908142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rezzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6418-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.5628" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100154540" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46610" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>