--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2016,50 +2016,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les femmes dans les premières années de la construction européenne. L'exemple de la Haute Autorité de la CECA, 1952-1967</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauve Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Briatte; Éliane Gubin; Françoise Thébaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe, une chance pour les femmes ? Le genre de la construction européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.40-52, 2019, Internationale, 979-10-351-0286-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2085,73 +2171,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-11, 2019, Colloques et rencontres, 2343171157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles représentations de l'enseignement de l'Union européenne chez les futurs enseignants ? Une étude de cas à l'École supérieure du professorat et de l'éducation d'Aix-Marseille Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauve Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2171,143 +2257,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-92, 2019, Colloques et rencontres, 978-2-343-17115-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541901v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02541813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
@@ -3307,191 +3307,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La question du stockage terrestre des résidus de la production d’alumine dans le sud de la France (XIXe- XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauve Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alumine et environnement en Provence. Contestations, perceptions et expertises des pollutions de l’usine de Gardanne, 1898-1912</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauve Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627002v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04624491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usines d’alumine en Europe, entre défiance et acceptation au 20e siècle. Quelles relations entre l’industrie de l’alumine et son milieu ? Études de cas : France, Grèce, Irlande</w:t>
               </w:r>
@@ -4091,51 +4091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Carbonell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghilain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130wa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03971561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cha.067.0074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grinberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03735025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/industrie-entre-mediterranee-europe-xixe-xxie-siecle-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46575" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01908142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rezzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6418-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.5628" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100154540" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46610" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Carbonell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghilain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130wa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03971561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cha.067.0074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grinberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03735025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/industrie-entre-mediterranee-europe-xixe-xxie-siecle-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46575" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01908142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rezzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6418-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.5628" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100154540" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46610" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>