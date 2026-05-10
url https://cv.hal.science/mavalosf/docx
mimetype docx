--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -2085,291 +2085,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of optimal training load patterns during the 11 weeks preceding major competition in elite swimmers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prescription medicine use by pedestrians and the risk of injurious road traffic crashes: A case-crossover study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Scordia</w:t>
+                <w:t xml:space="preserve">Née Mélanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyne David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Luxcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Contrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rachid Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/apnm-2017-0180⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577936v1</w:t>
+                <w:t xml:space="preserve">hal-01577941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescription medicine use by pedestrians and the risk of injurious road traffic crashes: A case-crossover study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Née Mélanie</w:t>
+                <w:t xml:space="preserve">Modelling of optimal training load patterns during the 11 weeks preceding major competition in elite swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Scordia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Contrand</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Mujika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Rachid Salmi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyne David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (10), pp.1106-1117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2017-0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577941v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training-Related Risk of Common Illnesses in Elite Swimmers over a Four-Year Period</w:t>
               </w:r>
@@ -2407,51 +2407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyne David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (4), pp.698-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hausswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3942,256 +3942,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00149782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination par modèles additifs parcimonieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the residual effects and threshold saturation of training: a case study of Olympic swimmers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Null Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue dÍntelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (1), pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/14853.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00149790v1</w:t>
+                <w:t xml:space="preserve">inserm-00149779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the residual effects and threshold saturation of training: a case study of Olympic swimmers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination par modèles additifs parcimonieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue dÍntelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (4-5), pp.661-682</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/14853.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00149779v1</w:t>
+                <w:t xml:space="preserve">inserm-00149790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the training-performance relationship using a mixed model in elite swimmers.</w:t>
               </w:r>
@@ -4428,1796 +4428,1796 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Predictive Performance and Explainability for Integrating Clinical, Biological, and Radiological Data in the Basque Country COVID-19 Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données médicales synthétiques : État de l'art et enjeux de la génération automatique de données tabulaires et textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Guerra Adames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lander Rodriguez-Idiazabal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dylan Russon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irantzu Barrio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vianney Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISI 2025 - 65th ISI World Statistics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Statistical Institute, Oct 2025, Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">Dataquitaine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385401v1</w:t>
+                <w:t xml:space="preserve">hal-05334979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de données de santé synthétiques : état de l'art en vue de la classification des mécanismes des traumatismes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Océane Dorémus</w:t>
+                <w:t xml:space="preserve">Machine Learning for Compositional Microbiome Data to Predict a Clinical Outcome: Are Interpretable Methods Up to the Task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hosteins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Jouhet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lagarde</w:t>
+                <w:t xml:space="preserve">Diego Kauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCIA 2025 - Rencontres des Jeunes Chercheurs en Intelligence Artificielle - Plate-Forme Intelligence Artificielle (PFIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPRS 2025 - IEEE 15th International Conference on Pattern Recognition Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAPR and the IEEE Chile Section, University Adolfo Ibáñez (Viña del Mar, Chile) and the Chilean Association for Pattern Recognition, Dec 2025, Viña del Mar, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPRS66293.2025.11302842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334934v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Compositional Microbiome Data to Predict a Clinical Outcome: Are Interpretable Methods Up to the Task?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Hosteins</w:t>
+                <w:t xml:space="preserve">Can mortality prediction be enhanced integrating patient clinical and medical imaging data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Rodriguez-Idiazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose M. Quintana-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irantzu Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRS 2025 - IEEE 15th International Conference on Pattern Recognition Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEB 2025 - XX Conferencia Española de Bioestadística</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Española de Bioestadística (SEB), Sep 2025, Elche, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377246v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données médicales synthétiques : État de l'art et enjeux de la génération automatique de données tabulaires et textuelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Océane Dorémus</w:t>
+                <w:t xml:space="preserve">Mixed effects models for longitudinal compositional data using the SAEM algorithm: Application to identifying respiratory microbiome-based predictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vianney Jouhet</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hosteins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dataquitaine 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Talence, France</w:t>
+              <w:t xml:space="preserve">ISI 2025 - 65th ISI World Statistics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Statistical Institute, Oct 2025, Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334979v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can mortality prediction be enhanced integrating patient clinical and medical imaging data?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lander Rodriguez-Idiazabal</w:t>
+                <w:t xml:space="preserve">Predicting Response to Cystic Fibrosis Modulators from Compositional Microbiome Data: A Comparison of Adapted Machine Learning Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hosteins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irantzu Barrio</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Kauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Enaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEB 2025 - XX Conferencia Española de Bioestadística</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Española de Bioestadística (SEB), Sep 2025, Elche, Spain</w:t>
+              <w:t xml:space="preserve">CIBB 2025 - 20th conference on Computational Intelligence methods for Bioinformatics and Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Data Science for Bioinformatics Lab, Politecnico de Milano, Italy, Sep 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372878v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed effects models for longitudinal compositional data using the SAEM algorithm: Application to identifying respiratory microbiome-based predictive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Indoor Microbiome in Asthma: A Differential Abundance Framework Accounting for Zero-Inflation, Compositionality, Spatial Clustering, and Covariate Adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Eyheramendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Enaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISI 2025 - 65th ISI World Statistics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Statistical Institute, Oct 2025, Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">CIBB 2025 - 20th conference on Computational Intelligence methods for Bioinformatics and Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Data Science for Bioinformatics Lab, Politecnico de Milano, Italy, Sep 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402381v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Response to Cystic Fibrosis Modulators from Compositional Microbiome Data: A Comparison of Adapted Machine Learning Approaches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthetic medical data generation: state of the art and application to trauma mechanism classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Doremus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Guerra-Adames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Avalos-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gil-Jardiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIBB 2025 - 20th conference on Computational Intelligence methods for Bioinformatics and Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Data Science for Bioinformatics Lab, Politecnico de Milano, Italy, Sep 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">CIBB 2025 - International Conference on Computational Intelligence Methods for Bioinformatics and Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Data Science for Bioinformatics Lab - Department of Electronics, Information and Bioengineering Politecnico di Milano, Sep 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401017v1</w:t>
+                <w:t xml:space="preserve">hal-05334858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Microbiome in Asthma: A Differential Abundance Framework Accounting for Zero-Inflation, Compositionality, Spatial Clustering, and Covariate Adjustment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balancing Predictive Performance and Explainability for Integrating Clinical, Biological, and Radiological Data in the Basque Country COVID-19 Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Rodriguez-Idiazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Russon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irantzu Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose M. Quintana-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIBB 2025 - 20th conference on Computational Intelligence methods for Bioinformatics and Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Data Science for Bioinformatics Lab, Politecnico de Milano, Italy, Sep 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ISI 2025 - 65th ISI World Statistics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Statistical Institute, Oct 2025, Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377271v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic medical data generation: state of the art and application to trauma mechanism classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération de données de santé synthétiques : état de l'art en vue de la classification des mécanismes des traumatismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Guerra-Adames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gil-Jardiné</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIBB 2025 - International Conference on Computational Intelligence Methods for Bioinformatics and Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Data Science for Bioinformatics Lab - Department of Electronics, Information and Bioengineering Politecnico di Milano, Sep 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">RJCIA 2025 - Rencontres des Jeunes Chercheurs en Intelligence Artificielle - Plate-Forme Intelligence Artificielle (PFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA - LIB - Université Bourgogne Europe, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334858v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Human Bias in Emergency Triage Using LLMs: Literature Review, Preliminary Study, and Experimental Plan</w:t>
+                <w:t xml:space="preserve">A Biostatistician in the Era of a Paradigm Shift Towards Data Science in Epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS 2024 - 37th International Florida Artificial Intelligence Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Florida Artificial Intelligence Research Society, May 2024, Miramar Beach, United States. pp.6</w:t>
+              <w:t xml:space="preserve">1st SMILE Workshop on Statistical Modeling, Nonparametric Inference, and Model Selection for Complex Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lisandro Fermin; Cristian Meza, Aug 2024, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575557v1</w:t>
+                <w:t xml:space="preserve">hal-04880198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biostatistician in the Era of a Paradigm Shift Towards Data Science in Epidemiology</w:t>
+                <w:t xml:space="preserve">Transmettre l'art de faire équipe à nos étudiants en Santé Publique : Retour d'expérience sur l'alignement pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kiewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hierholzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st SMILE Workshop on Statistical Modeling, Nonparametric Inference, and Model Selection for Complex Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lisandro Fermin; Cristian Meza, Aug 2024, Valparaiso, Chile</w:t>
+              <w:t xml:space="preserve">ETES 2024 - Enseigner les Transitions Écologiques et Sociales dans le Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1point5, Jul 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880198v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre l'art de faire équipe à nos étudiants en Santé Publique : Retour d'expérience sur l'alignement pédagogique</w:t>
+                <w:t xml:space="preserve">Challenges of Microbiome Data Analysis in Chronic Respiratory Disease Studies: Examples from Three French Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Eyheramendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise-Eva Vandenborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETES 2024 - Enseigner les Transitions Écologiques et Sociales dans le Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1point5, Jul 2024, Pessac, France</w:t>
+              <w:t xml:space="preserve">ICSDS 2024 - International Conference on Statistics and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Mathematical Statistics (IMS), Dec 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644137v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Microbiome Data Analysis in Chronic Respiratory Disease Studies: Examples from Three French Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions pour la conception d'un protocole expérimental de détection des biais dans le triage d'urgence hospitalière à l'aide de modèles de langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Guerra-Adames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louise-Eva Vandenborght</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Russon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Davids</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSDS 2024 - International Conference on Statistics and Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Mathematical Statistics (IMS), Dec 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846596v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions pour la conception d'un protocole expérimental de détection des biais dans le triage d'urgence hospitalière à l'aide de modèles de langage</w:t>
+                <w:t xml:space="preserve">Optimisation des services des urgences hospitalières à l'aide de l'IA : une opportunité incontournable et un risque de systématisation des disparités de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Guerra-Adames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dataquitaine 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Talence (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678043v1</w:t>
+                <w:t xml:space="preserve">hal-04546590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des services des urgences hospitalières à l'aide de l'IA : une opportunité incontournable et un risque de systématisation des disparités de santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting Human Bias in Emergency Triage Using LLMs: Literature Review, Preliminary Study, and Experimental Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Russon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Davids</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dataquitaine 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Talence (33), France</w:t>
+              <w:t xml:space="preserve">FLAIRS 2024 - 37th International Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Florida Artificial Intelligence Research Society, May 2024, Miramar Beach, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546590v1</w:t>
+                <w:t xml:space="preserve">hal-04575557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary and differentiated learning of Statistics in an online MPH</w:t>
               </w:r>
@@ -7087,342 +7087,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising criteria for manual smear review following automated blood count analysis: A machine learning approach</w:t>
+                <w:t xml:space="preserve">A decision-making tool to fine-tune abnormal levels in the complete blood count tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Henríquez-Henríquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WICT 2020 - 10th World Congress on Information and Communication Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual, United Kingdom</w:t>
+              <w:t xml:space="preserve">ML4H - Machine Learning for Health workshop at NeurIPS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133078v1</w:t>
+                <w:t xml:space="preserve">hal-03085426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-making tool to fine-tune abnormal levels in the complete blood count tests</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classification automatique du langage de données du service hospitalier des urgences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bourdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gil-Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Thiessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ML4H - Machine Learning for Health workshop at NeurIPS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
+              <w:t xml:space="preserve">3e Journée Dataquitaine : IA, RO et Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085426v1</w:t>
+                <w:t xml:space="preserve">hal-02615327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique du langage de données du service hospitalier des urgences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimising criteria for manual smear review following automated blood count analysis: A machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Henríquez-Henríquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Journée Dataquitaine : IA, RO et Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Talence, France</w:t>
+              <w:t xml:space="preserve">WICT 2020 - 10th World Congress on Information and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615327v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAVIE-Lab Sports: a mHealth for Injury Prevention and Risk Management in Sport</w:t>
               </w:r>
@@ -8002,260 +8002,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment for Unobserved Confounders in Health Administrative Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Silenou Chawo</w:t>
+                <w:t xml:space="preserve">Clustering of temporal sport training curves: a comparison of FDA and LDA approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Pharmacoepidemiology &amp; Therapeutic Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR PHARMACOEPIDEMIOLOGY (ISPE), Aug 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">23rd Australian Statistical Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396349v1</w:t>
+                <w:t xml:space="preserve">hal-01396372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of temporal sport training curves: a comparison of FDA and LDA approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Adjustment for Unobserved Confounders in Health Administrative Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Silenou Chawo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Australian Statistical Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Canberra, Australia</w:t>
+              <w:t xml:space="preserve">32nd International Conference on Pharmacoepidemiology &amp; Therapeutic Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR PHARMACOEPIDEMIOLOGY (ISPE), Aug 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396372v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring variable selection in additive mixed effects models using group lasso</w:t>
               </w:r>
@@ -8267,51 +8267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8360,256 +8360,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimateur de type Lasso pour modèle mixte non-paramétrique</w:t>
+                <w:t xml:space="preserve">Lasso-type estimators for non-parametric mixed-effects models: application to high-dimensional data from a vaccine clinical trial for HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Avalos</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd conference of the International Society for Non-Parametric Statistics (ISNPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396802v1</w:t>
+                <w:t xml:space="preserve">hal-01396378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasso-type estimators for non-parametric mixed-effects models: application to high-dimensional data from a vaccine clinical trial for HIV</w:t>
+                <w:t xml:space="preserve">Estimateur de type Lasso pour modèle mixte non-paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd conference of the International Society for Non-Parametric Statistics (ISNPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">48èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396378v1</w:t>
+                <w:t xml:space="preserve">hal-01396802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of unsupervised curve classification methods for sport training data</w:t>
               </w:r>
@@ -8634,51 +8634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9083,51 +9083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function selection in mixed models using L1-penalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9414,463 +9414,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la censure à gauche dans la modélisation de données de grande dimension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ventilatory, metabolic and kinematic responses in sprint versus distance swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastasia Fouret</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099341v1</w:t>
+                <w:t xml:space="preserve">hal-01099378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données longitudinales en grande dimension : état des lieux des packages R</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Soret</w:t>
+                <w:t xml:space="preserve">Prise en compte de la censure à gauche dans la modélisation de données de grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastasia Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wittkop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">46e Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099337v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’association entre consommation médicamenteuse et risque d’accident de la route : exploration par simulation de schémas d’études épidémiologiques applicables à partir des données médico-administratives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Née Mélanie</w:t>
+                <w:t xml:space="preserve">Données longitudinales en grande dimension : état des lieux des packages R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale Biopharmacie et Santé 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Troisièmes rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099320v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilatory, metabolic and kinematic responses in sprint versus distance swimmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+                <w:t xml:space="preserve">Etude de l’association entre consommation médicamenteuse et risque d’accident de la route : exploration par simulation de schémas d’études épidémiologiques applicables à partir des données médico-administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Née Mélanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Canberra, Australia</w:t>
+              <w:t xml:space="preserve">Journée Nationale Biopharmacie et Santé 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099378v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d’apprentissage statistique pour des données longitudinales : une revue systématique</w:t>
               </w:r>
@@ -9938,51 +9938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing methods for summarizing a training load in prediction models of swimming performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Scordia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10987,203 +10987,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00149852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penalized additive logistic regression for cardiovascular risk prediction</w:t>
+                <w:t xml:space="preserve">Généralisation du lasso aux modèles additifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.301</w:t>
+              <w:t xml:space="preserve">2004, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00149854v1</w:t>
+                <w:t xml:space="preserve">inserm-00149858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation du lasso aux modèles additifs</w:t>
+                <w:t xml:space="preserve">Penalized additive logistic regression for cardiovascular risk prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.83</w:t>
+              <w:t xml:space="preserve">2004, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00149858v1</w:t>
+                <w:t xml:space="preserve">inserm-00149854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization methods for additive models</w:t>
               </w:r>
@@ -11289,90 +11289,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Non-Response to Cystic Fibrosis Modulators from Microbiota Using Standard and Custom Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Kauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hosteins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Enaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11423,64 +11423,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Transformations in Machine Learning Approaches for Studying Microbiota as a Biomarker of Non-Response Risk to CFTR Modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hosteins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Kauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12416,51 +12416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Valoura-Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Enaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WoM 2023 - 4th International World of Microbiome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sofia, Bulgaria</w:t>
@@ -12722,51 +12722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13089,299 +13089,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising criteria for manual smear review following automated blood count analysis: A machine learning approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De-identification of Emergency Medical Records in French: Survey and Comparison of State-of-the-Art Automated Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Bourdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Thiessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Intelligent Systems and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-73603-3_35⟩</w:t>
+              <w:t xml:space="preserve">PROCEEDINGS OF FLAIRS-34 / Special Track: AI in Healthcare Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, LibraryPress@UF, 2021, 2334-0762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/flairs.v34i1.128480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085541v1</w:t>
+                <w:t xml:space="preserve">hal-03241384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De-identification of Emergency Medical Records in French: Survey and Comparison of State-of-the-Art Automated Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimising criteria for manual smear review following automated blood count analysis: A machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Henríquez-Henríquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ajith Abraham, Hideyasu Sasaki, Ricardo Rios, Niketa Gandhi, Umang Singh, Kun Ma. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF FLAIRS-34 / Special Track: AI in Healthcare Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 34, LibraryPress@UF, 2021, 2334-0762. </w:t>
+              <w:t xml:space="preserve">Advances in Intelligent Systems and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1372, Springer, 2021, 978-3-030-73603-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32473/flairs.v34i1.128480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73603-3_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241384v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Training a Neural Language Model Improves the Sample Efficiency of an Emergency Room Classification Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gil-Jardiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14080,51 +14080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Language Model for Automated Classification of Electronic Medical Records at the Emergency Room. The Significant Benefit of Unsupervised Generative Pre-training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gil-Jardiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14626,51 +14626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04489355v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dor&#233;mus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Russon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Contrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Guerra-Adames" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos-Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57828" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Guerra Adames" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil-Jardin&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klopfenstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Zayet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Poloni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gendrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04814-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chenais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touchais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40843" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;tayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Alin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Enaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-022-02132-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481699v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Yiseth Rojas Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sztal-Kutas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2020-044033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Orriols" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Basha Sakr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40621-021-00343-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Enaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lussac-Sorton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10163725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02497484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Eva Vandenborght" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60015-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Doerken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schumacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mujika" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02008499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Silenou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariente" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211118" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160825v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Commenges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-018-0609-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Scordia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0180" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;e M&#233;lanie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Luxcey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rachid Salmi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002347" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guimaraes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000461" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pouyes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S6-S1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Moore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delorme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.05.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TGV54J8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099301v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3539" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KZ9T9XJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran Adroher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.5344" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7140JVW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.11.043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31825fa528" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00541526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318204de1c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caudal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Knopp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410701332515" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.10.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Null Hellard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lacoste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chatard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500244697" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P. Millet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/14853.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000065004.05033.42" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355242v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerville-R&#233;ache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Rodriguez-Idiazabal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irantzu Barrio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Quintana-Lopez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05334934v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hosteins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Kauer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS66293.2025.11302842" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05334979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagarde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402381v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barrera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Eyheramendy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401017v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377271v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05334858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Doremus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575557v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Cohen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Davids" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880198v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kiewsky" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plazy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verpillot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hierholzer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846596v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678043v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098447v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Weickert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Payros" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133276" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naprous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil-Jardine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v35i.130712" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872624v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mehouachi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bourdois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482036v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Henr&#237;quez-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03133078v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03085426v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02615327v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Rojas Castro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Travanca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valentin Conesa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964484v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Soon Ong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Cheng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Silenou Chawo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396372v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396767v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ren" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396378v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396772v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Goff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Alioum" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie N&#233;e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578293v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252267v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099313v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099341v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Fouret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099337v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099320v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099344v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578263v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578291v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717505v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585748v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00541753v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386756v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00541537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402434v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149856v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149854v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149858v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149855v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05337115v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05377184v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Renault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05334672v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elorga-Castagnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larrue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731734v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Arnal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fergelot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S&#233;bastien" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04755097v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Labarca" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwa Elankumaran" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575571v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846696v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04260931v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Salaun-Ferron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Oufkir" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noufou P&#234;egdwend&#233; Ouedraogo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04260888v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Saracco" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04260986v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan-Patrick Ake" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Diomande" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valoura-Esteves" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04243910v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sebastien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877313v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856324v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578294v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099367v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03085541v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73603-3_35" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241384v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Bourdois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128480" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611917v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tellier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaai.org/Library/FLAIRS/flairs20contents.php" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192968v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simbana" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482917v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385521v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Anthony Celi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877193v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03729445v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Rojas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00541532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008802v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964508v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04489355v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dor&#233;mus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Russon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Contrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Guerra-Adames" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos-Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57828" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Guerra Adames" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil-Jardin&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klopfenstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Zayet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Poloni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gendrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04814-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chenais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touchais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40843" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;tayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Alin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Enaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-022-02132-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481699v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Yiseth Rojas Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sztal-Kutas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2020-044033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Orriols" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Basha Sakr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40621-021-00343-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Enaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lussac-Sorton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10163725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02497484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Eva Vandenborght" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60015-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Doerken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schumacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mujika" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02008499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Silenou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariente" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211118" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160825v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Commenges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-018-0609-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;e M&#233;lanie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Luxcey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rachid Salmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002347" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Scordia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0180" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guimaraes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000461" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pouyes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S6-S1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Moore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delorme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.05.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TGV54J8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099301v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3539" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KZ9T9XJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran Adroher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.5344" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7140JVW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.11.043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31825fa528" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00541526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318204de1c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caudal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Knopp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410701332515" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.10.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Null Hellard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lacoste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chatard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500244697" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P. Millet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/14853.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000065004.05033.42" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355242v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerville-R&#233;ache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05334979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagarde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hosteins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Kauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS66293.2025.11302842" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Rodriguez-Idiazabal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Quintana-Lopez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irantzu Barrio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402381v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barrera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Eyheramendy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401017v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05334858v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Doremus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385401v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05334934v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880198v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644137v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kiewsky" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plazy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verpillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hierholzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678043v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Cohen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Davids" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575557v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098447v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Weickert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Payros" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133276" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naprous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil-Jardine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v35i.130712" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872624v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mehouachi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bourdois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482036v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Henr&#237;quez-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03085426v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02615327v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03133078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Rojas Castro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Travanca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valentin Conesa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964484v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Soon Ong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Cheng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396372v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396349v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Silenou Chawo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396767v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ren" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396378v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396802v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396772v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Goff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Alioum" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie N&#233;e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578293v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252267v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099313v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099341v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Fouret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099337v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099320v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099344v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578263v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578291v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717505v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585748v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00541753v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386756v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00541537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402434v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149856v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149858v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149855v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05337115v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05377184v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Renault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05334672v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elorga-Castagnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larrue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731734v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Arnal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fergelot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S&#233;bastien" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04755097v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Labarca" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwa Elankumaran" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575571v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846696v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04260931v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Salaun-Ferron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Oufkir" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noufou P&#234;egdwend&#233; Ouedraogo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04260888v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Saracco" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04260986v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan-Patrick Ake" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Diomande" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valoura-Esteves" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04243910v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sebastien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877313v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856324v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578294v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099367v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241384v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Bourdois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128480" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03085541v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73603-3_35" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611917v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tellier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaai.org/Library/FLAIRS/flairs20contents.php" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192968v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simbana" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482917v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385521v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Anthony Celi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877193v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03729445v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Rojas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00541532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008802v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964508v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>