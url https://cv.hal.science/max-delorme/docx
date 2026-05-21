--- v0 (2026-03-26)
+++ v1 (2026-05-21)
@@ -51,52 +51,1156 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyablo : A simulation code for astrophysics fluids with adaptive mesh refinement in the exascale era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Sacha Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J. Finley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2997 (1), pp.012014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2997/1/012014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-dimensional, robust, and cell-centered finite-volume scheme for the ideal MHD equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Padioleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 519, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04843503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDGE: The shape of dark matter haloes in the faintest galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew D.A Orkney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin I Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin P Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Pontzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 525 (3), pp.3516-3532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad2516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDGE: the puzzling ellipticity of Eridanus II’s star cluster and its implications for dark matter at the heart of an ultra-faint dwarf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew D.A. Orkney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin I. Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Agertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Pontzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 515 (1), pp.185-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac1755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDGE: two routes to dark matter core formation in ultra-faint dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew D.A. Orkney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin I. Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Nasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Pontzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 504 (3), pp.3509-3522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab1066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation of the largest galactic cores through binary scouring and gravitational wave recoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Nasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Gualandris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin I. Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Dehnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 502 (4), pp.4794-4814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defeating stochasticity: coalescence time-scales of massive black holes in galaxy merger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Nasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Gualandris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Dehnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 497 (1), pp.739-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa1896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dwarf disrupting – Andromeda XXVII and the North West Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Preston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ibata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Tollerud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Michael Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 490 (2), pp.2905-2917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz2529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -243,51 +1347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durocher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sacha Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Finley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2997/1/012014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bulteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Padioleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D.A Orkney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Taylor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin I Read" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pontzen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2516" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D.A. Orkney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin I. Read" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Agertz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1755" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Nasim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Gualandris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Dehnen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab435" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Read" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1896" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Preston" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Collins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ibata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Tollerud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Michael Rich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>