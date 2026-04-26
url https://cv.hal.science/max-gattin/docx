--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -909,277 +909,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound characterization of multiphase architectured media: Insights into the mechanics of bio-mimicking systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Characterization of biphasic architectured media towards ultrasound monitoring applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bochud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ruffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th MEETING OF THE SOCIETY FOR NATURAL PHILOSOPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">PHONONICS 2023: 6th International Conference on Phononic Crystals/Metamaterials/Metasurfaces, Phonon Transport, and Topological Phononics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254280v1</w:t>
+                <w:t xml:space="preserve">hal-04254308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biphasic architectured media towards ultrasound monitoring applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Ruffoni</w:t>
+                <w:t xml:space="preserve">Ultrasound characterization of multiphase architectured media: Insights into the mechanics of bio-mimicking systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bochud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ruffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHONONICS 2023: 6th International Conference on Phononic Crystals/Metamaterials/Metasurfaces, Phonon Transport, and Topological Phononics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Manchester (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">57th MEETING OF THE SOCIETY FOR NATURAL PHILOSOPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254308v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux architecturés bio- inspirés obtenus par fabrication additive</w:t>
               </w:r>
@@ -1834,51 +1834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grossman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ruffoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106951" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014180" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gattin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bochud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Grossman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ruffoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grossman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ruffoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106951" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014180" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gattin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bochud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Grossman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ruffoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>