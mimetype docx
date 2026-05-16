--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -534,652 +534,652 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ultrasonic monitoring of multiphase architectured media through bandgap tracking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Davide Ruffoni</w:t>
+                <w:t xml:space="preserve">Characterization of biphasic architectured media towards ultrasound monitoring applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bochud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ruffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Workshop of the International Research Project (IRP) LAFCUS (Laboratoire Franco-Canadien de recherche UltraSonore)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">PHONONICS 2023: 6th International Conference on Phononic Crystals/Metamaterials/Metasurfaces, Phonon Transport, and Topological Phononics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355458v1</w:t>
+                <w:t xml:space="preserve">hal-04254308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic bandgaps in viscoelastic 1D-periodic media obtained by additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound characterization of multiphase architectured media: Insights into the mechanics of bio-mimicking systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bochud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bochud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ruffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Ruffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phononics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">57th MEETING OF THE SOCIETY FOR NATURAL PHILOSOPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355442v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards ultrasonic monitoring of multiphase architectured media through bandgap tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ruffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Workshop of the International Research Project (IRP) Coss&amp;Vita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Champs sur Marme, France</w:t>
+              <w:t xml:space="preserve">The Workshop of the International Research Project (IRP) LAFCUS (Laboratoire Franco-Canadien de recherche UltraSonore)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355466v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biphasic architectured media towards ultrasound monitoring applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Ruffoni</w:t>
+                <w:t xml:space="preserve">Ultrasonic bandgaps in viscoelastic 1D-periodic media obtained by additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bochud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ruffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHONONICS 2023: 6th International Conference on Phononic Crystals/Metamaterials/Metasurfaces, Phonon Transport, and Topological Phononics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Manchester (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Phononics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254308v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound characterization of multiphase architectured media: Insights into the mechanics of bio-mimicking systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards ultrasonic monitoring of multiphase architectured media through bandgap tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Max Gattin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ruffoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th MEETING OF THE SOCIETY FOR NATURAL PHILOSOPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">The Workshop of the International Research Project (IRP) Coss&amp;Vita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Champs sur Marme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254280v1</w:t>
+                <w:t xml:space="preserve">hal-04355466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux architecturés bio- inspirés obtenus par fabrication additive</w:t>
               </w:r>
@@ -1834,51 +1834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grossman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ruffoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106951" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014180" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gattin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bochud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Grossman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ruffoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grossman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ruffoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106951" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014180" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gattin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bochud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Grossman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ruffoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>